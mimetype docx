--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6708F312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6708F312" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6708F312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52991741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52991741" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52991741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.4.2026 0:38:32</w:t>
+        <w:t>Technik/technička závlahových soustav, 11.5.2026 7:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1170,51 +1170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Technik melioračních soustav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 20.4.2026 0:38:32</w:t>
+        <w:t>Technik/technička závlahových soustav, 11.5.2026 7:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>