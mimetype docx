--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52991741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52991741" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52991741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24857EB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24857EB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24857EB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 11.5.2026 7:47:58</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 15:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1170,51 +1170,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Technik melioračních soustav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 11.5.2026 7:47:58</w:t>
+        <w:t>Technik/technička závlahových soustav, 17.6.2026 15:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>