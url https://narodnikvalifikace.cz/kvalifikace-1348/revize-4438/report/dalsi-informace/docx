--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24857EB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24857EB5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24857EB5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D06CFBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D06CFBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D06CFBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stavebnictví, geodézie a kartografie (kód: 36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -300,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 15:01:15</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 16:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1033,188 +1026,63 @@
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Technik/technička závlahových soustav (kód: 36-156-M)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11542"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P11"/>
-[...123 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 17.6.2026 15:01:15</w:t>
+        <w:t>Technik/technička závlahových soustav, 7.7.2026 16:14:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -1377,104 +1245,50 @@
   <w:style w:type="paragraph" w:styleId="P13">
     <w:name w:val="ParagraphStyle12"/>
     <w:hidden/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P14">
     <w:name w:val="ParagraphStyle13"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P15">
     <w:name w:val="ParagraphStyle14"/>
     <w:hidden/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="P16">
-[...52 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
     <w:hidden/>
     <w:rPr>
       <w:sz w:val="1"/>
       <w:szCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C4">
@@ -1645,95 +1459,50 @@
   <w:style w:type="character" w:styleId="C15">
     <w:name w:val="CharacterStyle11"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="404040"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C16">
     <w:name w:val="CharacterStyle12"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="404040"/>
-      <w:sz w:val="19"/>
-[...43 lines deleted...]
-      <w:color w:val="000000"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="T0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:shadow="0" w:frame="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:shadow="0" w:frame="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:shadow="0" w:frame="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:shadow="0" w:frame="0" w:color="000000"/>