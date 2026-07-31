--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D06CFBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D06CFBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D06CFBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E4256B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E4256B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E4256B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 16:14:29</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 17:41:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1038,51 +1038,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11542"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 7.7.2026 16:14:29</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 17:41:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>