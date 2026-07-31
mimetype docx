--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E4256B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E4256B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E4256B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16D35C82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16D35C82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16D35C82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 17:41:04</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 18:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1038,51 +1038,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11542"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 17:41:04</w:t>
+        <w:t>Technik/technička závlahových soustav, 31.7.2026 18:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>