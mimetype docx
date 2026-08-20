--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16D35C82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16D35C82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16D35C82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A829EDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A829EDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A829EDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 18:00:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 21.8.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1038,51 +1038,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11542"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička závlahových soustav, 31.7.2026 18:00:40</w:t>
+        <w:t>Technik/technička závlahových soustav, 21.8.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>