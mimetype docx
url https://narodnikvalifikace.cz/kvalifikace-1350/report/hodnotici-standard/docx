--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A973E06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A973E06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A973E06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DE3836D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DE3836D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DE3836D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.4.2026 0:28:27</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.4.2026 0:28:27</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.4.2026 0:28:27</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.4.2026 0:28:27</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.4.2026 0:28:27</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.4.2026 0:28:27</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.4.2026 0:28:27</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75B55328"/>
+    <w:nsid w:val="0F8CF64A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="343D75B0"/>
+    <w:nsid w:val="594D8310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78DDA33C"/>
+    <w:nsid w:val="03957940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56E0CE7A"/>
+    <w:nsid w:val="13AA959E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24C1AF82"/>
+    <w:nsid w:val="7D274B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4DBE9919"/>
+    <w:nsid w:val="40C8C0DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="73178E6E"/>
+    <w:nsid w:val="368EE940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="50C24625"/>
+    <w:nsid w:val="10906D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3A857843"/>
+    <w:nsid w:val="13C06A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1A03AA26"/>
+    <w:nsid w:val="3F076B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>