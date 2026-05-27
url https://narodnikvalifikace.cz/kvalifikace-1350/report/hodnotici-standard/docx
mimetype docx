--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DE3836D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DE3836D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DE3836D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ACBC74D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ACBC74D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ACBC74D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.5.2026 19:01:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F8CF64A"/>
+    <w:nsid w:val="6AF7C4C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="594D8310"/>
+    <w:nsid w:val="64EF3AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03957940"/>
+    <w:nsid w:val="0EEF541B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13AA959E"/>
+    <w:nsid w:val="578189C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D274B25"/>
+    <w:nsid w:val="72722A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="40C8C0DA"/>
+    <w:nsid w:val="335F73FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="368EE940"/>
+    <w:nsid w:val="096F9220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="10906D96"/>
+    <w:nsid w:val="506C5E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="13C06A1A"/>
+    <w:nsid w:val="3D9B9C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3F076B80"/>
+    <w:nsid w:val="065801DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>