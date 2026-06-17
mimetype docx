--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ACBC74D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ACBC74D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ACBC74D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68235703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68235703" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68235703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 28.5.2026 1:24:26</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AF7C4C4"/>
+    <w:nsid w:val="72DE6F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64EF3AE8"/>
+    <w:nsid w:val="34650038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EEF541B"/>
+    <w:nsid w:val="3557AD1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="578189C6"/>
+    <w:nsid w:val="27D107F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72722A74"/>
+    <w:nsid w:val="6CB4399E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="335F73FD"/>
+    <w:nsid w:val="1DEEDC24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="096F9220"/>
+    <w:nsid w:val="414926AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="506C5E66"/>
+    <w:nsid w:val="1D5A243B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3D9B9C7C"/>
+    <w:nsid w:val="38F995B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="065801DF"/>
+    <w:nsid w:val="3260E25E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>