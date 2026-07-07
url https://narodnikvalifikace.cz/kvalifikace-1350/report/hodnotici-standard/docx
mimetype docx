--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68235703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68235703" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68235703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DEDF9A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DEDF9A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DEDF9A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 17.6.2026 11:46:57</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72DE6F17"/>
+    <w:nsid w:val="73D7D9F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34650038"/>
+    <w:nsid w:val="04529312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3557AD1F"/>
+    <w:nsid w:val="1CD8D777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27D107F1"/>
+    <w:nsid w:val="3A0905AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CB4399E"/>
+    <w:nsid w:val="77D77AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DEEDC24"/>
+    <w:nsid w:val="166C2A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="414926AA"/>
+    <w:nsid w:val="298AECAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1D5A243B"/>
+    <w:nsid w:val="33D1A66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="38F995B4"/>
+    <w:nsid w:val="0190713F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3260E25E"/>
+    <w:nsid w:val="13E38851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>