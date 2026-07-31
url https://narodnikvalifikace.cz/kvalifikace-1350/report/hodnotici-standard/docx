--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DEDF9A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DEDF9A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DEDF9A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D90D2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D90D2C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D90D2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 7.7.2026 14:08:14</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73D7D9F4"/>
+    <w:nsid w:val="51504821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04529312"/>
+    <w:nsid w:val="59DC2D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CD8D777"/>
+    <w:nsid w:val="54046084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A0905AA"/>
+    <w:nsid w:val="6313E62D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77D77AE3"/>
+    <w:nsid w:val="5DD631FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="166C2A53"/>
+    <w:nsid w:val="7A3FE432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="298AECAF"/>
+    <w:nsid w:val="57129CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="33D1A66E"/>
+    <w:nsid w:val="3A0F75D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0190713F"/>
+    <w:nsid w:val="19F4B5D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="13E38851"/>
+    <w:nsid w:val="30D4B832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>