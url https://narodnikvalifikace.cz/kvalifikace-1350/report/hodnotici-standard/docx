--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D90D2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D90D2C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D90D2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C17178B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C17178B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C17178B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 11:24:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51504821"/>
+    <w:nsid w:val="46F0C3D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59DC2D7B"/>
+    <w:nsid w:val="181BD992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54046084"/>
+    <w:nsid w:val="6962FA4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6313E62D"/>
+    <w:nsid w:val="6A30F2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DD631FB"/>
+    <w:nsid w:val="3852AD43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A3FE432"/>
+    <w:nsid w:val="098696B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="57129CD2"/>
+    <w:nsid w:val="09CF6ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3A0F75D7"/>
+    <w:nsid w:val="6EEE2B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="19F4B5D2"/>
+    <w:nsid w:val="6144D11A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="30D4B832"/>
+    <w:nsid w:val="7DB1C291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>