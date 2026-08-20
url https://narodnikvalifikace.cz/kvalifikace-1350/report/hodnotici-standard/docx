--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C17178B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C17178B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C17178B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DA633A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DA633A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DA633A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.8.2026 21:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.8.2026 21:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.8.2026 21:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.8.2026 21:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.8.2026 21:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.8.2026 21:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 12:57:54</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.8.2026 21:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46F0C3D4"/>
+    <w:nsid w:val="5E8A49CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="181BD992"/>
+    <w:nsid w:val="34C92C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6962FA4B"/>
+    <w:nsid w:val="12BADE04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A30F2FF"/>
+    <w:nsid w:val="21B1FF0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3852AD43"/>
+    <w:nsid w:val="01DC55CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="098696B4"/>
+    <w:nsid w:val="1FD7408F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="09CF6ED3"/>
+    <w:nsid w:val="40B260D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6EEE2B44"/>
+    <w:nsid w:val="68735045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6144D11A"/>
+    <w:nsid w:val="3F939CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7DB1C291"/>
+    <w:nsid w:val="7E5A58CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>