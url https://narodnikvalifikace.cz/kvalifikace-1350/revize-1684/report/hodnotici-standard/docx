--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R493BEC2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR493BEC2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR493BEC2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AD41333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AD41333" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AD41333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 2:50:08</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 2:50:08</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 2:50:08</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 2:50:08</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 2:50:08</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 2:50:08</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7233,84 +7233,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 2:50:08</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6511ECD3"/>
+    <w:nsid w:val="66D2E451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F563EE0"/>
+    <w:nsid w:val="624AD263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7526,51 +7526,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24157A81"/>
+    <w:nsid w:val="37F44614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7656,51 +7656,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CFC1E39"/>
+    <w:nsid w:val="2BB6AB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7786,51 +7786,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A4B50F0"/>
+    <w:nsid w:val="7D876AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7916,51 +7916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7AD0F115"/>
+    <w:nsid w:val="4C4F7AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8046,51 +8046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5CE24E2F"/>
+    <w:nsid w:val="25A930ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8176,51 +8176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="324CB53C"/>
+    <w:nsid w:val="437CFF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8306,51 +8306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="079C02EB"/>
+    <w:nsid w:val="7672C6FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>