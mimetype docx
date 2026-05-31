--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AD41333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AD41333" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AD41333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R483E5690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR483E5690" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR483E5690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7233,84 +7233,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 4:54:55</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66D2E451"/>
+    <w:nsid w:val="25CD711C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="624AD263"/>
+    <w:nsid w:val="618057BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7526,51 +7526,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37F44614"/>
+    <w:nsid w:val="32963D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7656,51 +7656,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BB6AB41"/>
+    <w:nsid w:val="1752F0E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7786,51 +7786,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D876AEA"/>
+    <w:nsid w:val="3FDD90EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7916,51 +7916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C4F7AA4"/>
+    <w:nsid w:val="2321AB4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8046,51 +8046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="25A930ED"/>
+    <w:nsid w:val="1BE3EED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8176,51 +8176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="437CFF3A"/>
+    <w:nsid w:val="657BB500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8306,51 +8306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7672C6FB"/>
+    <w:nsid w:val="4B0D4E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>