--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R483E5690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR483E5690" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR483E5690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A3F7FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A3F7FFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A3F7FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7233,84 +7233,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 7:56:44</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25CD711C"/>
+    <w:nsid w:val="062BB258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="618057BE"/>
+    <w:nsid w:val="79EB0C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7526,51 +7526,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32963D71"/>
+    <w:nsid w:val="1511ACB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7656,51 +7656,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1752F0E4"/>
+    <w:nsid w:val="0CA5F0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7786,51 +7786,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FDD90EA"/>
+    <w:nsid w:val="2A8C6A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7916,51 +7916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2321AB4A"/>
+    <w:nsid w:val="34AE5497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8046,51 +8046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1BE3EED5"/>
+    <w:nsid w:val="585E16EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8176,51 +8176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="657BB500"/>
+    <w:nsid w:val="001CC25A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8306,51 +8306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4B0D4E0D"/>
+    <w:nsid w:val="410B584C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>