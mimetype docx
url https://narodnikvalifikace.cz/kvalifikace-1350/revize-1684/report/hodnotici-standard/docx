--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A3F7FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A3F7FFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A3F7FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R716C5D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR716C5D03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR716C5D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7233,84 +7233,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 20.6.2026 23:37:30</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="062BB258"/>
+    <w:nsid w:val="5E14B95F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79EB0C0A"/>
+    <w:nsid w:val="50327C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7526,51 +7526,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1511ACB1"/>
+    <w:nsid w:val="40CA9C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7656,51 +7656,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0CA5F0C9"/>
+    <w:nsid w:val="67E65ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7786,51 +7786,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A8C6A2D"/>
+    <w:nsid w:val="093A5965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7916,51 +7916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34AE5497"/>
+    <w:nsid w:val="548081E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8046,51 +8046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="585E16EF"/>
+    <w:nsid w:val="55BDEE7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8176,51 +8176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="001CC25A"/>
+    <w:nsid w:val="073A0178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8306,51 +8306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="410B584C"/>
+    <w:nsid w:val="3C8C4889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>