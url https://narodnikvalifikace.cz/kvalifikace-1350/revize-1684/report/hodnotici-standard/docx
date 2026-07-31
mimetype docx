--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R716C5D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR716C5D03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR716C5D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BF7AE98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BF7AE98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BF7AE98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7233,84 +7233,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 6:43:34</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E14B95F"/>
+    <w:nsid w:val="0AD54B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50327C25"/>
+    <w:nsid w:val="4344E4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7526,51 +7526,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40CA9C67"/>
+    <w:nsid w:val="08747CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7656,51 +7656,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67E65ABD"/>
+    <w:nsid w:val="5E7BAE09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7786,51 +7786,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="093A5965"/>
+    <w:nsid w:val="77DCFBC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7916,51 +7916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="548081E9"/>
+    <w:nsid w:val="6259D8AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8046,51 +8046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="55BDEE7C"/>
+    <w:nsid w:val="4623FF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8176,51 +8176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="073A0178"/>
+    <w:nsid w:val="3313052C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8306,51 +8306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3C8C4889"/>
+    <w:nsid w:val="31225A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>