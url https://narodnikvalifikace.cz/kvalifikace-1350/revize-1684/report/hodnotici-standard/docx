--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BF7AE98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BF7AE98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BF7AE98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63BDF16E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63BDF16E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63BDF16E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7233,84 +7233,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 16:34:52</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0AD54B43"/>
+    <w:nsid w:val="1CBCD8FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4344E4E1"/>
+    <w:nsid w:val="5EB43714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7526,51 +7526,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08747CC7"/>
+    <w:nsid w:val="1CAF28A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7656,51 +7656,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E7BAE09"/>
+    <w:nsid w:val="0A59B8C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7786,51 +7786,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77DCFBC1"/>
+    <w:nsid w:val="2625CD01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7916,51 +7916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6259D8AD"/>
+    <w:nsid w:val="25E08CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8046,51 +8046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4623FF44"/>
+    <w:nsid w:val="7944C701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8176,51 +8176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3313052C"/>
+    <w:nsid w:val="1B935D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8306,51 +8306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="31225A0E"/>
+    <w:nsid w:val="719C7915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>