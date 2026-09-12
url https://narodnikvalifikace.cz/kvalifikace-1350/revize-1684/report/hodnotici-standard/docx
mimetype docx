--- v6 (2026-08-21)
+++ v7 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63BDF16E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63BDF16E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63BDF16E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34B47878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34B47878" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34B47878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 18:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 18:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 18:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 18:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 18:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 18:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7233,84 +7233,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 0:06:56</w:t>
+        <w:t>Výrobce digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 18:06:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CBCD8FB"/>
+    <w:nsid w:val="67D83908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7396,51 +7396,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EB43714"/>
+    <w:nsid w:val="63D6C1D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7526,51 +7526,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CAF28A7"/>
+    <w:nsid w:val="67529196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7656,51 +7656,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A59B8C9"/>
+    <w:nsid w:val="0CFE1875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7786,51 +7786,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2625CD01"/>
+    <w:nsid w:val="1379519E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7916,51 +7916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="25E08CB4"/>
+    <w:nsid w:val="6AFD02CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8046,51 +8046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7944C701"/>
+    <w:nsid w:val="74B26358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8176,51 +8176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1B935D2A"/>
+    <w:nsid w:val="343BA2CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8306,51 +8306,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="719C7915"/>
+    <w:nsid w:val="23E12BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>