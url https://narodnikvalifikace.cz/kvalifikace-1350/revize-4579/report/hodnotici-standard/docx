--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R603DF326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR603DF326" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR603DF326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A64B63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A64B63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A64B63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:42</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:42</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:42</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:42</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:42</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:42</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:42</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2814B8D0"/>
+    <w:nsid w:val="3CC7D933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A6B81A5"/>
+    <w:nsid w:val="1BF19A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="280BC394"/>
+    <w:nsid w:val="4EBA4438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D9EABBF"/>
+    <w:nsid w:val="58F6DFB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50716E33"/>
+    <w:nsid w:val="3254C2E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6452103D"/>
+    <w:nsid w:val="38C94F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B05CD64"/>
+    <w:nsid w:val="46DB2090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="35E48BFE"/>
+    <w:nsid w:val="4F7D6C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7D9B86FF"/>
+    <w:nsid w:val="2A85C64A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4CF19A2F"/>
+    <w:nsid w:val="0BBFBD51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>