--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A64B63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A64B63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A64B63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E6D4F41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E6D4F41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E6D4F41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CC7D933"/>
+    <w:nsid w:val="347DAF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BF19A45"/>
+    <w:nsid w:val="6F924C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EBA4438"/>
+    <w:nsid w:val="5D835450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58F6DFB4"/>
+    <w:nsid w:val="73C11C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3254C2E2"/>
+    <w:nsid w:val="78B2079C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="38C94F89"/>
+    <w:nsid w:val="7F9113AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="46DB2090"/>
+    <w:nsid w:val="5450DA45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4F7D6C0A"/>
+    <w:nsid w:val="6A2FEF92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2A85C64A"/>
+    <w:nsid w:val="10DF7650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0BBFBD51"/>
+    <w:nsid w:val="2935F5AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>