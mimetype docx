--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E6D4F41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E6D4F41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E6D4F41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11E92E5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11E92E5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11E92E5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:40</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="347DAF02"/>
+    <w:nsid w:val="5351AF09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F924C30"/>
+    <w:nsid w:val="732B9D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D835450"/>
+    <w:nsid w:val="72245C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73C11C89"/>
+    <w:nsid w:val="6D2290DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78B2079C"/>
+    <w:nsid w:val="674653DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7F9113AB"/>
+    <w:nsid w:val="5C299F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5450DA45"/>
+    <w:nsid w:val="6134FBB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6A2FEF92"/>
+    <w:nsid w:val="1EE29A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="10DF7650"/>
+    <w:nsid w:val="4B3C1564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2935F5AC"/>
+    <w:nsid w:val="72753548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>