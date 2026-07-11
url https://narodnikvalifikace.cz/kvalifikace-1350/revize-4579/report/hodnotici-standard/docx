--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11E92E5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11E92E5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11E92E5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FFEB5DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FFEB5DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FFEB5DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:20:56</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5351AF09"/>
+    <w:nsid w:val="09073A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="732B9D23"/>
+    <w:nsid w:val="6B9E2ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72245C86"/>
+    <w:nsid w:val="4586D0BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D2290DC"/>
+    <w:nsid w:val="15B27FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="674653DD"/>
+    <w:nsid w:val="3E0A348B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5C299F9A"/>
+    <w:nsid w:val="3B675383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6134FBB2"/>
+    <w:nsid w:val="04EF1AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1EE29A59"/>
+    <w:nsid w:val="2BD9BDEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4B3C1564"/>
+    <w:nsid w:val="083E0B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="72753548"/>
+    <w:nsid w:val="01723AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>