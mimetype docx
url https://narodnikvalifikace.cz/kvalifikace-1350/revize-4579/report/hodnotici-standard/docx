--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FFEB5DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FFEB5DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FFEB5DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44EDD595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44EDD595" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44EDD595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:16:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09073A23"/>
+    <w:nsid w:val="3A38BD1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B9E2ECC"/>
+    <w:nsid w:val="2AE7885D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4586D0BA"/>
+    <w:nsid w:val="3527BAAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15B27FAE"/>
+    <w:nsid w:val="12F61F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E0A348B"/>
+    <w:nsid w:val="08F49949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3B675383"/>
+    <w:nsid w:val="7FCE6CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="04EF1AB7"/>
+    <w:nsid w:val="6AAB5363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2BD9BDEF"/>
+    <w:nsid w:val="538F21DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="083E0B13"/>
+    <w:nsid w:val="7B8087D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="01723AEF"/>
+    <w:nsid w:val="5AACEBD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>