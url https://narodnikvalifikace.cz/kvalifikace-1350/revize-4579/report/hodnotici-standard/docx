--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44EDD595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44EDD595" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44EDD595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23220C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23220C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23220C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:37</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A38BD1A"/>
+    <w:nsid w:val="429EF2A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AE7885D"/>
+    <w:nsid w:val="654C3D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3527BAAC"/>
+    <w:nsid w:val="01FC5F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12F61F56"/>
+    <w:nsid w:val="05247787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08F49949"/>
+    <w:nsid w:val="07195360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7FCE6CFD"/>
+    <w:nsid w:val="2528B9F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6AAB5363"/>
+    <w:nsid w:val="6AAB8290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="538F21DA"/>
+    <w:nsid w:val="021883BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7B8087D7"/>
+    <w:nsid w:val="336C42B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5AACEBD2"/>
+    <w:nsid w:val="188F53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>