--- v6 (2026-08-21)
+++ v7 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23220C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23220C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23220C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58B5194C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58B5194C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58B5194C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2391,51 +2391,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4184,51 +4184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5759,51 +5759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6479,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•5. den: kompetence Finalizace a testování digitální 3D loutky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,84 +7164,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="429EF2A5"/>
+    <w:nsid w:val="3ACE126F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7327,51 +7327,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="654C3D58"/>
+    <w:nsid w:val="1B5C65ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7457,51 +7457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01FC5F70"/>
+    <w:nsid w:val="732DDB30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7587,51 +7587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05247787"/>
+    <w:nsid w:val="74827CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7717,51 +7717,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07195360"/>
+    <w:nsid w:val="05C40454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7847,51 +7847,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2528B9F2"/>
+    <w:nsid w:val="736BB3AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7977,51 +7977,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6AAB8290"/>
+    <w:nsid w:val="34A2A8EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8107,51 +8107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="021883BA"/>
+    <w:nsid w:val="24BAC3FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8237,51 +8237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="336C42B9"/>
+    <w:nsid w:val="330755BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8367,51 +8367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="188F53BE"/>
+    <w:nsid w:val="26D0CB26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>