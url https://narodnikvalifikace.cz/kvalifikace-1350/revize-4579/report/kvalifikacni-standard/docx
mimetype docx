--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FDBAF18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FDBAF18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FDBAF18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B1FDE6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B1FDE6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B1FDE6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:04</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2315,51 +2315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:04</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3000,84 +3000,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 20.4.2026 4:48:04</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="507EABEA"/>
+    <w:nsid w:val="5CA01002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3163,51 +3163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="722DC0C4"/>
+    <w:nsid w:val="3CB7FECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3293,51 +3293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09D7097D"/>
+    <w:nsid w:val="2FDB80FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3423,51 +3423,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F3815D0"/>
+    <w:nsid w:val="2473167C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3553,51 +3553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FA3C185"/>
+    <w:nsid w:val="62A96BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>