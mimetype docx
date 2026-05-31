--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B1FDE6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B1FDE6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B1FDE6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F39A445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F39A445" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F39A445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2315,51 +2315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3000,84 +3000,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.5.2026 6:09:38</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CA01002"/>
+    <w:nsid w:val="78CE5813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3163,51 +3163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CB7FECB"/>
+    <w:nsid w:val="0FA4EFAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3293,51 +3293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FDB80FE"/>
+    <w:nsid w:val="3C330003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3423,51 +3423,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2473167C"/>
+    <w:nsid w:val="4545B658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3553,51 +3553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="62A96BB7"/>
+    <w:nsid w:val="0FDB8220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>