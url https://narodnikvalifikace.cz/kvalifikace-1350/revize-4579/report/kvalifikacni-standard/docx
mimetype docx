--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F39A445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F39A445" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F39A445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FDA0148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FDA0148" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FDA0148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:41</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2315,51 +2315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:41</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3000,84 +3000,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.5.2026 8:07:41</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78CE5813"/>
+    <w:nsid w:val="7C340779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3163,51 +3163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FA4EFAF"/>
+    <w:nsid w:val="364BD755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3293,51 +3293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C330003"/>
+    <w:nsid w:val="1BB5F49B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3423,51 +3423,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4545B658"/>
+    <w:nsid w:val="5E6B919C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3553,51 +3553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FDB8220"/>
+    <w:nsid w:val="607C5154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>