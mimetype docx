--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FDA0148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FDA0148" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FDA0148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C0D7603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C0D7603" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C0D7603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:21:39</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2315,51 +2315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:21:39</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3000,84 +3000,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 21.6.2026 1:21:39</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:15:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C340779"/>
+    <w:nsid w:val="06B50BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3163,51 +3163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="364BD755"/>
+    <w:nsid w:val="70E30856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3293,51 +3293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BB5F49B"/>
+    <w:nsid w:val="5092D0CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3423,51 +3423,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E6B919C"/>
+    <w:nsid w:val="6295921A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3553,51 +3553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="607C5154"/>
+    <w:nsid w:val="631F774F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>