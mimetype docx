--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C0D7603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C0D7603" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C0D7603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E95615B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E95615B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E95615B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:15:36</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2315,51 +2315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:15:36</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3000,84 +3000,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 11.7.2026 8:15:36</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06B50BC7"/>
+    <w:nsid w:val="4C021384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3163,51 +3163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70E30856"/>
+    <w:nsid w:val="02A88806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3293,51 +3293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5092D0CC"/>
+    <w:nsid w:val="01B17842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3423,51 +3423,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6295921A"/>
+    <w:nsid w:val="0CF8311F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3553,51 +3553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="631F774F"/>
+    <w:nsid w:val="33464DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>