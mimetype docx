--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E95615B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E95615B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E95615B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35052DD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35052DD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35052DD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:41</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2315,51 +2315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:41</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3000,84 +3000,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 31.7.2026 18:22:41</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C021384"/>
+    <w:nsid w:val="6BF4EE9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3163,51 +3163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02A88806"/>
+    <w:nsid w:val="6FACA34A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3293,51 +3293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01B17842"/>
+    <w:nsid w:val="232F9B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3423,51 +3423,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0CF8311F"/>
+    <w:nsid w:val="056D70AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3553,51 +3553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33464DD6"/>
+    <w:nsid w:val="685A18CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>