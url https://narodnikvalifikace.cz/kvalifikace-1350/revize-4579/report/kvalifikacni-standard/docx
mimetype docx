--- v6 (2026-08-21)
+++ v7 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35052DD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35052DD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35052DD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7762CE8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7762CE8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7762CE8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2315,51 +2315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">•narigovanou humanoidní loutku pro potřeby ověření dovedností animace v kritériu hodnocení Naanimovat na poskytnuté digitální loutce chůzi humanoidní postavy v rozsahu jednoho dvoukroku (walk cycle) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3000,84 +3000,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 22.8.2026 1:17:21</w:t>
+        <w:t>Výrobce/výrobkyně digitálních 3D loutek pro animovaná audiovizuální díla, 12.9.2026 19:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BF4EE9B"/>
+    <w:nsid w:val="5AC1452B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3163,51 +3163,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FACA34A"/>
+    <w:nsid w:val="1C510182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3293,51 +3293,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="232F9B9C"/>
+    <w:nsid w:val="0C8D587D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3423,51 +3423,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="056D70AD"/>
+    <w:nsid w:val="37625EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3553,51 +3553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="685A18CD"/>
+    <w:nsid w:val="4EE30152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>