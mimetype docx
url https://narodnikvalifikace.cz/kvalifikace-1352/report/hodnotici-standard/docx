--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69E35FB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69E35FB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69E35FB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C89A61D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C89A61D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C89A61D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 16.4.2026 22:55:03</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 16.4.2026 22:55:03</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 16.4.2026 22:55:03</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 16.4.2026 22:55:03</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 16.4.2026 22:55:03</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 16.4.2026 22:55:03</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 16.4.2026 22:55:03</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D962B4A"/>
+    <w:nsid w:val="714DDBFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0916635B"/>
+    <w:nsid w:val="464A26D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00EE6DBA"/>
+    <w:nsid w:val="018F49E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B451B80"/>
+    <w:nsid w:val="622B2A08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E8E7099"/>
+    <w:nsid w:val="2EE9CEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>