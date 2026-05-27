--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C89A61D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C89A61D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C89A61D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45E520D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45E520D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45E520D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.5.2026 18:09:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="714DDBFC"/>
+    <w:nsid w:val="60D59F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="464A26D0"/>
+    <w:nsid w:val="29986E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="018F49E5"/>
+    <w:nsid w:val="2EC22947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="622B2A08"/>
+    <w:nsid w:val="4064455F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2EE9CEA3"/>
+    <w:nsid w:val="288E9615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>