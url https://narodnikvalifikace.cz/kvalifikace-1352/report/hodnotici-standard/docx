--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45E520D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45E520D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45E520D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23313AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23313AD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23313AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 27.5.2026 23:54:35</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60D59F24"/>
+    <w:nsid w:val="5A2573C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29986E4E"/>
+    <w:nsid w:val="43F7458F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EC22947"/>
+    <w:nsid w:val="03767010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4064455F"/>
+    <w:nsid w:val="45EF2382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="288E9615"/>
+    <w:nsid w:val="26748829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>