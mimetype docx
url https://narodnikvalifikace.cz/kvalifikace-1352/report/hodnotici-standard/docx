--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23313AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23313AD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23313AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33566E7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33566E7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33566E7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 9:38:28</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A2573C2"/>
+    <w:nsid w:val="736C0F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43F7458F"/>
+    <w:nsid w:val="216ECAC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03767010"/>
+    <w:nsid w:val="27370C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45EF2382"/>
+    <w:nsid w:val="642E04D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26748829"/>
+    <w:nsid w:val="3F34B515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>