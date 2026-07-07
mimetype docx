--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33566E7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33566E7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33566E7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A7A3825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A7A3825" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A7A3825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 17.6.2026 11:21:07</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="736C0F46"/>
+    <w:nsid w:val="6E2A8984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="216ECAC5"/>
+    <w:nsid w:val="18291862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27370C7E"/>
+    <w:nsid w:val="3092BF0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="642E04D8"/>
+    <w:nsid w:val="1EEC2B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F34B515"/>
+    <w:nsid w:val="78F07A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>