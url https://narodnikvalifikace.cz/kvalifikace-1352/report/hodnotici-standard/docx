--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A7A3825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A7A3825" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A7A3825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4834FEE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4834FEE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4834FEE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 14:07:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E2A8984"/>
+    <w:nsid w:val="346FAA74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18291862"/>
+    <w:nsid w:val="6D1CDABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3092BF0C"/>
+    <w:nsid w:val="0722C7AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EEC2B94"/>
+    <w:nsid w:val="61C29677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78F07A4C"/>
+    <w:nsid w:val="2F06FED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>