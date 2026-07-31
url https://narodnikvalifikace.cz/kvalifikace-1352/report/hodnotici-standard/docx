--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4834FEE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4834FEE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4834FEE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R253BDC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR253BDC82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR253BDC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 7.7.2026 15:03:29</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="346FAA74"/>
+    <w:nsid w:val="3610C3CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D1CDABF"/>
+    <w:nsid w:val="13D74D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0722C7AF"/>
+    <w:nsid w:val="2F82DCC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61C29677"/>
+    <w:nsid w:val="4626DF7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F06FED1"/>
+    <w:nsid w:val="0541DD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>