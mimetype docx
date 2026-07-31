--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R253BDC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR253BDC82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR253BDC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C1D0F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C1D0F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C1D0F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 11:25:17</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3610C3CA"/>
+    <w:nsid w:val="2D7A7A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13D74D75"/>
+    <w:nsid w:val="65F0FBF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F82DCC9"/>
+    <w:nsid w:val="5767C7C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4626DF7D"/>
+    <w:nsid w:val="26213230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0541DD29"/>
+    <w:nsid w:val="1B0CBF46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>