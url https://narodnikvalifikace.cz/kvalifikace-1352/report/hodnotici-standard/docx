--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C1D0F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C1D0F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C1D0F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CC401A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CC401A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CC401A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 31.7.2026 12:58:14</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D7A7A36"/>
+    <w:nsid w:val="1941BFCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F0FBF3"/>
+    <w:nsid w:val="4AD7AFB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5767C7C5"/>
+    <w:nsid w:val="255598A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26213230"/>
+    <w:nsid w:val="30217BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B0CBF46"/>
+    <w:nsid w:val="229E435E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>