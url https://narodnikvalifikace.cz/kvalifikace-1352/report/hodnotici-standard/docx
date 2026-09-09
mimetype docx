--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CC401A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CC401A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CC401A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE7811AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE7811AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE7811AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 9.9.2026 22:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 9.9.2026 22:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2303,51 +2303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 9.9.2026 22:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4137,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 9.9.2026 22:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5512,51 +5512,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 9.9.2026 22:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5742,51 +5742,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 9.9.2026 22:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6427,84 +6427,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční animovaného audiovizuálního díla, 20.8.2026 14:35:21</w:t>
+        <w:t>Produkční animovaného audiovizuálního díla, 9.9.2026 22:23:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1941BFCD"/>
+    <w:nsid w:val="1B07DE8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6590,51 +6590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AD7AFB5"/>
+    <w:nsid w:val="023DE82D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6720,51 +6720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="255598A6"/>
+    <w:nsid w:val="1C9B59FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6850,51 +6850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30217BCD"/>
+    <w:nsid w:val="69824FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6980,51 +6980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="229E435E"/>
+    <w:nsid w:val="6B2C7658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>