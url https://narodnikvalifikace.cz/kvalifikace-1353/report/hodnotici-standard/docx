--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F3B4B9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F3B4B9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F3B4B9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A0F7325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A0F7325" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A0F7325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.4.2026 0:28:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.4.2026 0:28:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.4.2026 0:28:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.4.2026 0:28:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.4.2026 0:28:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.4.2026 0:28:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.4.2026 0:28:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="106DF520"/>
+    <w:nsid w:val="70B3A5E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E37ADA0"/>
+    <w:nsid w:val="764E3802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47F6A902"/>
+    <w:nsid w:val="50975627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15AD9581"/>
+    <w:nsid w:val="31176839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>