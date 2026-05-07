--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A0F7325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A0F7325" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A0F7325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C0CCE57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C0CCE57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C0CCE57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:10:19</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70B3A5E9"/>
+    <w:nsid w:val="69CE91B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="764E3802"/>
+    <w:nsid w:val="0D66CE36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50975627"/>
+    <w:nsid w:val="7C91BFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31176839"/>
+    <w:nsid w:val="7E6B7254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>