--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C0CCE57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C0CCE57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C0CCE57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DEC2F4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DEC2F4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DEC2F4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.5.2026 17:58:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69CE91B4"/>
+    <w:nsid w:val="42D8084B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D66CE36"/>
+    <w:nsid w:val="123D03CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C91BFFA"/>
+    <w:nsid w:val="50AD9003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E6B7254"/>
+    <w:nsid w:val="56E3FDD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>