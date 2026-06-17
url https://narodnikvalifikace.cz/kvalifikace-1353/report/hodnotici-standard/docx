--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DEC2F4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DEC2F4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DEC2F4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C878B2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C878B2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C878B2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 28.5.2026 0:12:13</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42D8084B"/>
+    <w:nsid w:val="5D127D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="123D03CA"/>
+    <w:nsid w:val="1567538C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50AD9003"/>
+    <w:nsid w:val="06CB1E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56E3FDD5"/>
+    <w:nsid w:val="3675596D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>