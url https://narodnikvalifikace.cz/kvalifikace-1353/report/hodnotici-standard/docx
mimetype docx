--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C878B2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C878B2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C878B2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DB1E6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DB1E6EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DB1E6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 17.6.2026 9:38:56</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D127D53"/>
+    <w:nsid w:val="7471E803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1567538C"/>
+    <w:nsid w:val="3F59E2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06CB1E1C"/>
+    <w:nsid w:val="1BF3A0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3675596D"/>
+    <w:nsid w:val="46CBED4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>