--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DB1E6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DB1E6EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DB1E6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDDE9768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDDE9768" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDDE9768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 12:25:34</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7471E803"/>
+    <w:nsid w:val="7F31C618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F59E2FF"/>
+    <w:nsid w:val="13E11F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BF3A0C7"/>
+    <w:nsid w:val="081CD7BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46CBED4C"/>
+    <w:nsid w:val="76303E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>