--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDDE9768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDDE9768" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDDE9768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5575F4D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5575F4D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5575F4D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 7.7.2026 13:44:01</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F31C618"/>
+    <w:nsid w:val="31B7036B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13E11F1E"/>
+    <w:nsid w:val="518AB538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="081CD7BD"/>
+    <w:nsid w:val="03A28BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76303E03"/>
+    <w:nsid w:val="1106ABE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>