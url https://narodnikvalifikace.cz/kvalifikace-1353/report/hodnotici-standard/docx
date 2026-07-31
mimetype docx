--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5575F4D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5575F4D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5575F4D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A8859F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A8859F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A8859F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 11:10:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31B7036B"/>
+    <w:nsid w:val="41E8D7D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="518AB538"/>
+    <w:nsid w:val="6408D72A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03A28BB8"/>
+    <w:nsid w:val="6CF03DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1106ABE3"/>
+    <w:nsid w:val="751E89C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>