--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A8859F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A8859F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A8859F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B6E64F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B6E64F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B6E64F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 31.7.2026 12:43:36</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41E8D7D9"/>
+    <w:nsid w:val="1040389E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6408D72A"/>
+    <w:nsid w:val="0A370078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CF03DA4"/>
+    <w:nsid w:val="3BA5EDE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="751E89C2"/>
+    <w:nsid w:val="24C19161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>