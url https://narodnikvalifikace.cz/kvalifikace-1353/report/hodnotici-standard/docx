--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B6E64F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B6E64F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B6E64F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7843345B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7843345B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7843345B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 9.9.2026 20:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 9.9.2026 20:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 9.9.2026 20:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 9.9.2026 20:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 9.9.2026 20:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 9.9.2026 20:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 20.8.2026 15:42:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 9.9.2026 20:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1040389E"/>
+    <w:nsid w:val="38A8C600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A370078"/>
+    <w:nsid w:val="4A499CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BA5EDE4"/>
+    <w:nsid w:val="123C0322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24C19161"/>
+    <w:nsid w:val="0F00275F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>