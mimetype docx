--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B3241B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B3241B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B3241B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C243552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C243552" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C243552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.4.2026 1:14:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.4.2026 1:14:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.4.2026 1:14:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.4.2026 1:14:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.4.2026 1:14:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.4.2026 1:14:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.4.2026 1:14:48</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42F5EBE5"/>
+    <w:nsid w:val="6817B7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="799E7A85"/>
+    <w:nsid w:val="12E935A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40FF9D16"/>
+    <w:nsid w:val="7B526F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2790EB4D"/>
+    <w:nsid w:val="60003DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>