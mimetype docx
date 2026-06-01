--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C243552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C243552" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C243552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72FE67B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72FE67B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72FE67B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.5.2026 7:51:29</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6817B7BF"/>
+    <w:nsid w:val="19547642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12E935A8"/>
+    <w:nsid w:val="20C51C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B526F91"/>
+    <w:nsid w:val="3402216F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60003DAF"/>
+    <w:nsid w:val="51E289FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>