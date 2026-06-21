--- v2 (2026-06-01)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72FE67B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72FE67B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72FE67B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32DF375A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32DF375A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32DF375A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.6.2026 5:03:42</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19547642"/>
+    <w:nsid w:val="40163F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20C51C04"/>
+    <w:nsid w:val="21C91E5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3402216F"/>
+    <w:nsid w:val="6C9289B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51E289FF"/>
+    <w:nsid w:val="194E8E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>