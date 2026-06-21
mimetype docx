--- v3 (2026-06-21)
+++ v4 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32DF375A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32DF375A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32DF375A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBAAD678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBAAD678" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBAAD678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 16:45:32</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40163F6A"/>
+    <w:nsid w:val="71607BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21C91E5C"/>
+    <w:nsid w:val="225FAA2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C9289B8"/>
+    <w:nsid w:val="33E79836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="194E8E49"/>
+    <w:nsid w:val="62FA4487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>