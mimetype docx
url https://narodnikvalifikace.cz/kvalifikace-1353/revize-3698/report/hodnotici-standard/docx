--- v4 (2026-06-21)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBAAD678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBAAD678" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBAAD678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71229317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71229317" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71229317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:08</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:09</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:09</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:09</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 21.6.2026 18:32:09</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71607BB6"/>
+    <w:nsid w:val="70CB5D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="225FAA2C"/>
+    <w:nsid w:val="109810DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33E79836"/>
+    <w:nsid w:val="0BB1D92C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62FA4487"/>
+    <w:nsid w:val="02D88A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>