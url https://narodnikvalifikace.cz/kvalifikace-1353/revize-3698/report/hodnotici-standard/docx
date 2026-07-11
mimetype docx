--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71229317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71229317" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71229317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R659FAC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR659FAC98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR659FAC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 11.7.2026 23:12:16</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70CB5D1B"/>
+    <w:nsid w:val="07F6FE3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="109810DA"/>
+    <w:nsid w:val="4EB89362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BB1D92C"/>
+    <w:nsid w:val="3BD3673F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02D88A50"/>
+    <w:nsid w:val="0A31434C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>