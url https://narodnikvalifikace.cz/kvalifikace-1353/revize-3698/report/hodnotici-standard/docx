--- v6 (2026-07-11)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R659FAC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR659FAC98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR659FAC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BA32EBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BA32EBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BA32EBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 12.7.2026 0:30:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07F6FE3D"/>
+    <w:nsid w:val="1242E30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EB89362"/>
+    <w:nsid w:val="0D6F5B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BD3673F"/>
+    <w:nsid w:val="03C9D944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A31434C"/>
+    <w:nsid w:val="44EFCA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>