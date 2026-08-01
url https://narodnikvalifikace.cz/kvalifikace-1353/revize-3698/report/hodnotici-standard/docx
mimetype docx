--- v7 (2026-08-01)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BA32EBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BA32EBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BA32EBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32FF8B8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32FF8B8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32FF8B8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:43</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:43</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:43</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:44</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:44</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:44</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 12:20:44</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1242E30B"/>
+    <w:nsid w:val="0FEBABD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D6F5B2D"/>
+    <w:nsid w:val="4BD679A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03C9D944"/>
+    <w:nsid w:val="5EF7E90A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44EFCA8D"/>
+    <w:nsid w:val="5F1E01B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>