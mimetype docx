--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32FF8B8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32FF8B8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32FF8B8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E66B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E66B3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E66B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 1.8.2026 13:53:46</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FEBABD1"/>
+    <w:nsid w:val="6497561A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD679A6"/>
+    <w:nsid w:val="1659B96A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EF7E90A"/>
+    <w:nsid w:val="072CB7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F1E01B2"/>
+    <w:nsid w:val="55B9E8A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>