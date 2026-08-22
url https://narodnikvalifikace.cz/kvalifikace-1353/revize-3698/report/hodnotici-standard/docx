--- v9 (2026-08-21)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E66B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E66B3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E66B3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40EA95D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40EA95D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40EA95D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3060,51 +3060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4313,51 +4313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5339,51 +5339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7469,51 +7469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,84 +8042,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Spolek pro chemickou a hutní výrobu, a. s., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 1:13:05</w:t>
+        <w:t>Chemický technik / chemická technička pro kompozitní materiály, 22.8.2026 2:14:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6497561A"/>
+    <w:nsid w:val="27EBE9BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8205,51 +8205,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1659B96A"/>
+    <w:nsid w:val="69476462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8335,51 +8335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="072CB7CD"/>
+    <w:nsid w:val="0CE9CC23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8465,51 +8465,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55B9E8A6"/>
+    <w:nsid w:val="52808CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>