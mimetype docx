--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R393D66F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR393D66F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR393D66F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43C5CAB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43C5CAB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43C5CAB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 22.8.2026 0:07:00</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10338,51 +10338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 22.8.2026 0:07:00</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11270,51 +11270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 22.8.2026 0:07:00</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11787,51 +11787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Akademie řemesel Praha - Střední škola technická, Zelený pruh 1294/50, 147 08 Praha 4 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 22.8.2026 0:07:00</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>