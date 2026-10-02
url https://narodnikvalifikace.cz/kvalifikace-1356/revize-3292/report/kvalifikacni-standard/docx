--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43C5CAB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43C5CAB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43C5CAB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45CAE794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45CAE794" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45CAE794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 11.9.2026 21:07:21</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 2.10.2026 3:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10338,51 +10338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 11.9.2026 21:07:21</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 2.10.2026 3:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11270,51 +11270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 11.9.2026 21:07:21</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 2.10.2026 3:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11787,51 +11787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Akademie řemesel Praha - Střední škola technická, Zelený pruh 1294/50, 147 08 Praha 4 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 11.9.2026 21:07:21</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 2.10.2026 3:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>