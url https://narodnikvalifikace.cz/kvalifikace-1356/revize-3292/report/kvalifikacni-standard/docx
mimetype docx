--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45CAE794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45CAE794" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45CAE794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FDA9A77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FDA9A77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FDA9A77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 2.10.2026 3:51:09</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 22.10.2026 9:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7947,204 +7947,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12391"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12406"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="12406"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12406"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="12406"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="12406"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="12406"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="12406"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="12406"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="12406"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="12406"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="12406"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="12406"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12641"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8236,102 +8236,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12876"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12891"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="12891"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12891"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12891"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="12891"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="12891"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="12891"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="12891"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8865,119 +8865,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13591"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13606"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="13606"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13606"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="13606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13606"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="13606"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="13606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="13606"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="13606"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10140,102 +10140,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15252"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="15252"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15252"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="15252"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="15252"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="15252"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="15252"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="15252"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10338,51 +10338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 2.10.2026 3:51:09</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 22.10.2026 9:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10511,136 +10511,136 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="2173"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="2173"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylosovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="2173"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="2173"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="2173"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11270,51 +11270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 2.10.2026 3:51:09</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 22.10.2026 9:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11787,51 +11787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Akademie řemesel Praha - Střední škola technická, Zelený pruh 1294/50, 147 08 Praha 4 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor praktické výuky u zaměstnavatele, 2.10.2026 3:51:09</w:t>
+        <w:t>Instruktor praktické výuky u zaměstnavatele, 22.10.2026 9:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>