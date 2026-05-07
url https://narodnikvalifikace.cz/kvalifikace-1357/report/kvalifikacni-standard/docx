--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6759AF6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6759AF6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6759AF6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R453B5EDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR453B5EDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR453B5EDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.4.2026 0:28:11</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 7.5.2026 17:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.4.2026 0:28:11</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 7.5.2026 17:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.4.2026 0:28:11</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 7.5.2026 17:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.4.2026 0:28:11</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 7.5.2026 17:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4597AF42"/>
+    <w:nsid w:val="669B5C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>