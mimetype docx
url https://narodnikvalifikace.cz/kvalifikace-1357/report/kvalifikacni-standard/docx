--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R453B5EDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR453B5EDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR453B5EDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8145F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8145F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8145F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 7.5.2026 17:10:58</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 2:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 7.5.2026 17:10:58</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 2:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 7.5.2026 17:10:58</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 2:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 7.5.2026 17:10:58</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 2:34:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="669B5C49"/>
+    <w:nsid w:val="59F2B7AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>