--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8145F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8145F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8145F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D379046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D379046" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D379046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 2:34:28</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 3:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 2:34:28</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 3:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 2:34:28</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 3:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 2:34:28</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 3:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59F2B7AC"/>
+    <w:nsid w:val="13BE658E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>