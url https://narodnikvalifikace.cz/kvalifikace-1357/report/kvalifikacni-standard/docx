--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D379046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D379046" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D379046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71CE7124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71CE7124" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71CE7124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 3:36:27</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 3:36:27</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 3:36:27</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 28.5.2026 3:36:27</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 9:41:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13BE658E"/>
+    <w:nsid w:val="252B5BF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>