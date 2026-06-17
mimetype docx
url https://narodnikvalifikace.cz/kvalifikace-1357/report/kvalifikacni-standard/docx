--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71CE7124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71CE7124" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71CE7124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R196E1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR196E1538" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR196E1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 9:41:40</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 11:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 9:41:40</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 11:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 9:41:40</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 11:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 9:41:40</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 11:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="252B5BF0"/>
+    <w:nsid w:val="68B1809E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>