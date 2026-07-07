--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R196E1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR196E1538" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR196E1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R297A8593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR297A8593" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR297A8593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 11:23:39</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 7.7.2026 16:31:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 11:23:39</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 7.7.2026 16:31:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 11:23:39</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 7.7.2026 16:31:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 17.6.2026 11:23:39</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 7.7.2026 16:31:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68B1809E"/>
+    <w:nsid w:val="3D2138F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>