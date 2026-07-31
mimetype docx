--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R297A8593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR297A8593" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR297A8593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5673DC22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5673DC22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5673DC22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 7.7.2026 16:31:49</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 11:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 7.7.2026 16:31:49</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 11:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 7.7.2026 16:31:49</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 11:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 7.7.2026 16:31:49</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 11:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D2138F9"/>
+    <w:nsid w:val="4910BBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>