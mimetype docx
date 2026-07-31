--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5673DC22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5673DC22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5673DC22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC00B6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC00B6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC00B6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 11:26:23</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 16:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 11:26:23</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 16:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 11:26:23</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 16:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 11:26:23</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 16:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4910BBA0"/>
+    <w:nsid w:val="32DE6E52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>