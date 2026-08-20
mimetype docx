--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC00B6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC00B6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC00B6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCB61905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCB61905" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCB61905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 16:11:21</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 20.8.2026 23:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11911,51 +11911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 16:11:21</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 20.8.2026 23:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17416,51 +17416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 16:11:21</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 20.8.2026 23:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18001,84 +18001,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kvalifikační standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělský dělník / zemědělská dělnice, 31.7.2026 16:11:21</w:t>
+        <w:t>Zemědělský dělník / zemědělská dělnice, 20.8.2026 23:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32DE6E52"/>
+    <w:nsid w:val="5A02BAD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>