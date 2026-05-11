--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B8F5095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B8F5095" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B8F5095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R384647C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR384647C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR384647C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.4.2026 2:22:58</w:t>
+        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.4.2026 2:22:58</w:t>
+        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.4.2026 2:22:58</w:t>
+        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.4.2026 2:22:58</w:t>
+        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.4.2026 2:22:58</w:t>
+        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.4.2026 2:22:58</w:t>
+        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.4.2026 2:22:58</w:t>
+        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.4.2026 2:22:58</w:t>
+        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DC37EB5"/>
+    <w:nsid w:val="7F08A30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B88A438"/>
+    <w:nsid w:val="26B82F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74F95908"/>
+    <w:nsid w:val="6E3D4474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DF09E11"/>
+    <w:nsid w:val="290F006D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>