--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R384647C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR384647C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR384647C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD368F2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD368F2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD368F2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
+        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
+        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
+        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
+        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
+        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
+        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
+        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.5.2026 7:04:42</w:t>
+        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F08A30B"/>
+    <w:nsid w:val="503E2ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B82F59"/>
+    <w:nsid w:val="1E7D636B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E3D4474"/>
+    <w:nsid w:val="65E54C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="290F006D"/>
+    <w:nsid w:val="237FD009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>