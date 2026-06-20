--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD368F2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD368F2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD368F2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2068AFE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2068AFE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2068AFE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
+        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
+        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
+        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
+        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
+        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
+        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
+        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.5.2026 10:50:18</w:t>
+        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="503E2ECB"/>
+    <w:nsid w:val="7D711132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E7D636B"/>
+    <w:nsid w:val="7F7B6FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65E54C6F"/>
+    <w:nsid w:val="01E8A3D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="237FD009"/>
+    <w:nsid w:val="39120F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>