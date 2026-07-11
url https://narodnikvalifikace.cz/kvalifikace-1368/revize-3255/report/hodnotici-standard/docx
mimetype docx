--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2068AFE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2068AFE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2068AFE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R271D6E8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR271D6E8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR271D6E8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
+        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
+        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
+        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
+        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
+        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
+        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
+        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.6.2026 23:19:14</w:t>
+        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D711132"/>
+    <w:nsid w:val="7F1F1388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F7B6FB1"/>
+    <w:nsid w:val="594E4DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01E8A3D7"/>
+    <w:nsid w:val="61811284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39120F97"/>
+    <w:nsid w:val="31D77893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>