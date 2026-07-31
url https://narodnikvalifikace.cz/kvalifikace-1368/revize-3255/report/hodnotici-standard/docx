--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R271D6E8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR271D6E8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR271D6E8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47D5EF8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47D5EF8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47D5EF8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
+        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
+        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
+        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
+        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
+        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
+        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
+        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 11.7.2026 2:30:51</w:t>
+        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F1F1388"/>
+    <w:nsid w:val="3C3FC943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="594E4DFF"/>
+    <w:nsid w:val="0FC2D0E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61811284"/>
+    <w:nsid w:val="79969314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31D77893"/>
+    <w:nsid w:val="4B9A0AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>