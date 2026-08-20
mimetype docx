--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47D5EF8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47D5EF8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47D5EF8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBF325E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBF325E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBF325E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 31.7.2026 13:16:32</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C3FC943"/>
+    <w:nsid w:val="50F50833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FC2D0E2"/>
+    <w:nsid w:val="526AB5D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79969314"/>
+    <w:nsid w:val="544CB0BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B9A0AF4"/>
+    <w:nsid w:val="23DF9568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>