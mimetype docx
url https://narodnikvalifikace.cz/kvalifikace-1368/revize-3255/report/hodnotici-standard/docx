--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBF325E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBF325E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBF325E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D97647E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D97647E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D97647E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 18:58:38</w:t>
+        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50F50833"/>
+    <w:nsid w:val="0C4F0473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="526AB5D2"/>
+    <w:nsid w:val="26E5F822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="544CB0BC"/>
+    <w:nsid w:val="52769BDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23DF9568"/>
+    <w:nsid w:val="7FF61943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>