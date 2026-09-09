--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D97647E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D97647E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D97647E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15680ECE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15680ECE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15680ECE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
+        <w:t>Prodejce v zahradním centru, 9.9.2026 22:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
+        <w:t>Prodejce v zahradním centru, 9.9.2026 22:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
+        <w:t>Prodejce v zahradním centru, 9.9.2026 22:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
+        <w:t>Prodejce v zahradním centru, 9.9.2026 22:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
+        <w:t>Prodejce v zahradním centru, 9.9.2026 22:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
+        <w:t>Prodejce v zahradním centru, 9.9.2026 22:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
+        <w:t>Prodejce v zahradním centru, 9.9.2026 22:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce v zahradním centru, 20.8.2026 20:00:03</w:t>
+        <w:t>Prodejce v zahradním centru, 9.9.2026 22:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C4F0473"/>
+    <w:nsid w:val="64BC43A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26E5F822"/>
+    <w:nsid w:val="676F848F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52769BDE"/>
+    <w:nsid w:val="413A2DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7FF61943"/>
+    <w:nsid w:val="6BFAC81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>