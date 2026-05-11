--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R101029F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR101029F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR101029F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F0623A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F0623A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F0623A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 2:23:43</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 2:23:43</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 2:23:43</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 2:23:43</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 2:23:43</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 2:23:43</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 2:23:43</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 2:23:43</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44E4C838"/>
+    <w:nsid w:val="01F442A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A7198BE"/>
+    <w:nsid w:val="3374F728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1605E1B0"/>
+    <w:nsid w:val="2443F5B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35523774"/>
+    <w:nsid w:val="421D0A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>