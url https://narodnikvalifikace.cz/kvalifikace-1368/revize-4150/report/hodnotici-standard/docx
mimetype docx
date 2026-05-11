--- v1 (2026-05-11)
+++ v2 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F0623A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F0623A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F0623A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1846ABC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1846ABC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1846ABC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:09:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01F442A4"/>
+    <w:nsid w:val="729A79DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3374F728"/>
+    <w:nsid w:val="26B94DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2443F5B5"/>
+    <w:nsid w:val="543F0939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="421D0A83"/>
+    <w:nsid w:val="3471F48E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>