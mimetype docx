--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1846ABC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1846ABC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1846ABC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A211A8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A211A8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A211A8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 8:05:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="729A79DF"/>
+    <w:nsid w:val="1CF33E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B94DE6"/>
+    <w:nsid w:val="6F4430F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="543F0939"/>
+    <w:nsid w:val="4FA77814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3471F48E"/>
+    <w:nsid w:val="15BC4CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>