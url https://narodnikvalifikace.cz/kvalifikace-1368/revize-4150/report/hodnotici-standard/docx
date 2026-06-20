--- v3 (2026-05-31)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A211A8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A211A8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A211A8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22599ABA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22599ABA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22599ABA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 10:50:38</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CF33E23"/>
+    <w:nsid w:val="118BED6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F4430F1"/>
+    <w:nsid w:val="46A53156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FA77814"/>
+    <w:nsid w:val="4341CBE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15BC4CD8"/>
+    <w:nsid w:val="4DB266C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>