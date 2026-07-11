--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22599ABA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22599ABA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22599ABA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F4E983C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F4E983C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F4E983C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.6.2026 23:21:18</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="118BED6D"/>
+    <w:nsid w:val="41FD8453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46A53156"/>
+    <w:nsid w:val="1B39BBFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4341CBE5"/>
+    <w:nsid w:val="4DC8EBE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DB266C5"/>
+    <w:nsid w:val="53E3E29F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>