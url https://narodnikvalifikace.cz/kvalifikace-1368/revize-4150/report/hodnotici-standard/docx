--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F4E983C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F4E983C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F4E983C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36C01884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36C01884" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36C01884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 2:31:05</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41FD8453"/>
+    <w:nsid w:val="4A27A06C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B39BBFD"/>
+    <w:nsid w:val="36439C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DC8EBE0"/>
+    <w:nsid w:val="3B9D27E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53E3E29F"/>
+    <w:nsid w:val="1E625A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>