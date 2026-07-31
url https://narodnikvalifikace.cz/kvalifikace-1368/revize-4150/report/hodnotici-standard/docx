--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36C01884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36C01884" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36C01884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53B44B92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53B44B92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53B44B92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 13:17:14</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A27A06C"/>
+    <w:nsid w:val="7B006443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36439C16"/>
+    <w:nsid w:val="5CC4999A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B9D27E0"/>
+    <w:nsid w:val="3BD2CE76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E625A86"/>
+    <w:nsid w:val="089AB14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>