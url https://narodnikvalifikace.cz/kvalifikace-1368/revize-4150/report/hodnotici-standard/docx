--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53B44B92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53B44B92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53B44B92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R233C54A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR233C54A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR233C54A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 16:30:30</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B006443"/>
+    <w:nsid w:val="183F7B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CC4999A"/>
+    <w:nsid w:val="5399A743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BD2CE76"/>
+    <w:nsid w:val="4C4491E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="089AB14C"/>
+    <w:nsid w:val="2FEE50E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>