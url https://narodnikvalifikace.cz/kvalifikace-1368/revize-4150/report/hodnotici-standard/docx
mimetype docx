--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R233C54A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR233C54A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR233C54A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C2B8CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C2B8CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C2B8CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:13:57</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="183F7B7A"/>
+    <w:nsid w:val="705F70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5399A743"/>
+    <w:nsid w:val="562897C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C4491E1"/>
+    <w:nsid w:val="7C869FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FEE50E1"/>
+    <w:nsid w:val="350262AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>