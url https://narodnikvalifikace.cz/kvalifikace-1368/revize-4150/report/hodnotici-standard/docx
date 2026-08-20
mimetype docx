--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C2B8CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C2B8CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C2B8CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD1FCCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD1FCCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD1FCCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 19:58:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="705F70EB"/>
+    <w:nsid w:val="4067E485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="562897C6"/>
+    <w:nsid w:val="118C2457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C869FD9"/>
+    <w:nsid w:val="12A39500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="350262AF"/>
+    <w:nsid w:val="0836B962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>