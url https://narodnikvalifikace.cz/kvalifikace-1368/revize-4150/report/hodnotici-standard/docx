--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD1FCCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD1FCCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD1FCCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57D498C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57D498C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57D498C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 20:05:08</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4067E485"/>
+    <w:nsid w:val="60D55362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="118C2457"/>
+    <w:nsid w:val="404AED5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12A39500"/>
+    <w:nsid w:val="29AA9069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0836B962"/>
+    <w:nsid w:val="5A1CEECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>