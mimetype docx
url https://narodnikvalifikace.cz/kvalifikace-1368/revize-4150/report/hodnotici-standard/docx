--- v11 (2026-09-09)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57D498C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57D498C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57D498C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54A57655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54A57655" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54A57655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 28.02.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 23:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 23:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 23:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 23:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 23:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6515,51 +6515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 23:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,51 +7849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 23:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8422,84 +8422,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 22:13:59</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 9.9.2026 23:04:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60D55362"/>
+    <w:nsid w:val="38B00196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8585,51 +8585,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="404AED5E"/>
+    <w:nsid w:val="5FF705D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29AA9069"/>
+    <w:nsid w:val="759C5A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A1CEECF"/>
+    <w:nsid w:val="525E5E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>