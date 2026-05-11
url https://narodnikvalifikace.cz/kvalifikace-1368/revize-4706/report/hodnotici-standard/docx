--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R742AAA7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR742AAA7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR742AAA7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EA67C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EA67C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EA67C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13898,51 +13898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>keramika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17168,51 +17168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19046,51 +19046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19359,51 +19359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19944,84 +19944,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 20.4.2026 4:12:28</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45B4AF3B"/>
+    <w:nsid w:val="0BDEDEEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20107,51 +20107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42DBCA5E"/>
+    <w:nsid w:val="06441E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20237,51 +20237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D03727A"/>
+    <w:nsid w:val="5D90CC76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20367,51 +20367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FEB328A"/>
+    <w:nsid w:val="124CDC9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20497,51 +20497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="797D6485"/>
+    <w:nsid w:val="51B113CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20627,51 +20627,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5315CC71"/>
+    <w:nsid w:val="613DE9EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>