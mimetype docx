--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EA67C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EA67C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EA67C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC6EBE3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC6EBE3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC6EBE3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13898,51 +13898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>keramika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17168,51 +17168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19046,51 +19046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19359,51 +19359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19944,84 +19944,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.5.2026 7:56:25</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BDEDEEF"/>
+    <w:nsid w:val="0FF96D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20107,51 +20107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06441E2E"/>
+    <w:nsid w:val="71175246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20237,51 +20237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D90CC76"/>
+    <w:nsid w:val="1268A7A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20367,51 +20367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="124CDC9B"/>
+    <w:nsid w:val="41B26E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20497,51 +20497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51B113CA"/>
+    <w:nsid w:val="748A930B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20627,51 +20627,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="613DE9EA"/>
+    <w:nsid w:val="7A8E87A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>