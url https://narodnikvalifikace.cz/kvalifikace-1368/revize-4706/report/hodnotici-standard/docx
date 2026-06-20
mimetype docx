--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC6EBE3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC6EBE3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC6EBE3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E32337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E32337" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E32337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13898,51 +13898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>keramika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17168,51 +17168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19046,51 +19046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19359,51 +19359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19944,84 +19944,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.5.2026 11:02:35</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FF96D8E"/>
+    <w:nsid w:val="6B66737E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20107,51 +20107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71175246"/>
+    <w:nsid w:val="6A51F048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20237,51 +20237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1268A7A1"/>
+    <w:nsid w:val="7BB854D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20367,51 +20367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41B26E98"/>
+    <w:nsid w:val="2678E08D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20497,51 +20497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="748A930B"/>
+    <w:nsid w:val="1F8F1480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20627,51 +20627,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A8E87A7"/>
+    <w:nsid w:val="4A65747C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>