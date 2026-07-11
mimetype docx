--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E32337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E32337" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E32337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3984725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3984725" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3984725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13898,51 +13898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>keramika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17168,51 +17168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19046,51 +19046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19359,51 +19359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19944,84 +19944,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 21.6.2026 1:04:31</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B66737E"/>
+    <w:nsid w:val="17E5FD4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20107,51 +20107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A51F048"/>
+    <w:nsid w:val="681DE6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20237,51 +20237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BB854D9"/>
+    <w:nsid w:val="3F53AF05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20367,51 +20367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2678E08D"/>
+    <w:nsid w:val="55AF3CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20497,51 +20497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F8F1480"/>
+    <w:nsid w:val="580AA864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20627,51 +20627,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A65747C"/>
+    <w:nsid w:val="60BCE86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>