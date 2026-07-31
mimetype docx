--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3984725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3984725" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3984725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FADD1D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FADD1D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FADD1D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13898,51 +13898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>keramika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17168,51 +17168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19046,51 +19046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19359,51 +19359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19944,84 +19944,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 11.7.2026 3:47:50</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17E5FD4D"/>
+    <w:nsid w:val="27CC2EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20107,51 +20107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="681DE6CB"/>
+    <w:nsid w:val="3F742BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20237,51 +20237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F53AF05"/>
+    <w:nsid w:val="76BFB169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20367,51 +20367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55AF3CCA"/>
+    <w:nsid w:val="2FED1D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20497,51 +20497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="580AA864"/>
+    <w:nsid w:val="677A05B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20627,51 +20627,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60BCE86F"/>
+    <w:nsid w:val="555DF1B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>