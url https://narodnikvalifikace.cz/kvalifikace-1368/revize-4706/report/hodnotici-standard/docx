--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FADD1D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FADD1D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FADD1D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R613ED404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR613ED404" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR613ED404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13898,51 +13898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>keramika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17168,51 +17168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19046,51 +19046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19359,51 +19359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19944,84 +19944,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 15:03:53</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27CC2EA0"/>
+    <w:nsid w:val="0E8A8B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20107,51 +20107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F742BCD"/>
+    <w:nsid w:val="46384DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20237,51 +20237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76BFB169"/>
+    <w:nsid w:val="04CCDDA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20367,51 +20367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FED1D96"/>
+    <w:nsid w:val="42A9EE6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20497,51 +20497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="677A05B1"/>
+    <w:nsid w:val="57548A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20627,51 +20627,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="555DF1B8"/>
+    <w:nsid w:val="04904D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>