--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R613ED404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR613ED404" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR613ED404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DF09969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DF09969" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DF09969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13898,51 +13898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>keramika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17168,51 +17168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19046,51 +19046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19359,51 +19359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19944,84 +19944,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední zahradnická škola, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodejce/prodejkyně v zahradním centru, 31.7.2026 17:57:44</w:t>
+        <w:t>Prodejce/prodejkyně v zahradním centru, 20.8.2026 21:05:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E8A8B1E"/>
+    <w:nsid w:val="00BE91A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20107,51 +20107,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46384DF2"/>
+    <w:nsid w:val="0C92BE1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20237,51 +20237,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04CCDDA9"/>
+    <w:nsid w:val="476F2E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20367,51 +20367,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42A9EE6B"/>
+    <w:nsid w:val="3FBDE3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20497,51 +20497,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57548A39"/>
+    <w:nsid w:val="5197D8F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20627,51 +20627,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="04904D0F"/>
+    <w:nsid w:val="26E3926B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>