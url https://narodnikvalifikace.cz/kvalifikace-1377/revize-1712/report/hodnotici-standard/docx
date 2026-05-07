--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FA23C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FA23C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FA23C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35B5F547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35B5F547" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35B5F547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14583,51 +14583,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16191,51 +16191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17298,51 +17298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18446,51 +18446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19355,84 +19355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.4.2026 4:31:33</w:t>
+        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0135A63A"/>
+    <w:nsid w:val="502557CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19518,51 +19518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="015476E7"/>
+    <w:nsid w:val="53156D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19648,51 +19648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="096CAAD4"/>
+    <w:nsid w:val="60D8AFD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19778,51 +19778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44EB7A6E"/>
+    <w:nsid w:val="090C484B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>