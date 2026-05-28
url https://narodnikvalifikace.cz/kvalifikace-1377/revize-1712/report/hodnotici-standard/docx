--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35B5F547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35B5F547" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35B5F547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65B4C3E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65B4C3E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65B4C3E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14583,51 +14583,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16191,51 +16191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17298,51 +17298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18446,51 +18446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19355,84 +19355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 7.5.2026 18:10:36</w:t>
+        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="502557CB"/>
+    <w:nsid w:val="51B7A5DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19518,51 +19518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53156D72"/>
+    <w:nsid w:val="7C36AE05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19648,51 +19648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60D8AFD0"/>
+    <w:nsid w:val="06DE0DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19778,51 +19778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="090C484B"/>
+    <w:nsid w:val="54E91438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>