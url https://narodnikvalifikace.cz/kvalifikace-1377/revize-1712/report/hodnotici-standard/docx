--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65B4C3E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65B4C3E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65B4C3E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CB02A2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CB02A2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CB02A2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14583,51 +14583,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16191,51 +16191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17298,51 +17298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18446,51 +18446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19355,84 +19355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 28.5.2026 3:21:53</w:t>
+        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51B7A5DD"/>
+    <w:nsid w:val="06607E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19518,51 +19518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C36AE05"/>
+    <w:nsid w:val="2ED15623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19648,51 +19648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06DE0DC3"/>
+    <w:nsid w:val="47715F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19778,51 +19778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54E91438"/>
+    <w:nsid w:val="3B3E49AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>