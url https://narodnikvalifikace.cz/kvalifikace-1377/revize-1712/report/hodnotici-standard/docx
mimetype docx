--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CB02A2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CB02A2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CB02A2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CEAB87A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CEAB87A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CEAB87A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14583,51 +14583,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16191,51 +16191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17298,51 +17298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18446,51 +18446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19355,84 +19355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 17.6.2026 12:50:37</w:t>
+        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06607E9A"/>
+    <w:nsid w:val="5049034A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19518,51 +19518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2ED15623"/>
+    <w:nsid w:val="7C35E408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19648,51 +19648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47715F8D"/>
+    <w:nsid w:val="7B898EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19778,51 +19778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B3E49AE"/>
+    <w:nsid w:val="3F19382E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>