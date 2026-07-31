--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CEAB87A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CEAB87A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CEAB87A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA0F3B62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA0F3B62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA0F3B62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14583,51 +14583,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16191,51 +16191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17298,51 +17298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18446,51 +18446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19355,84 +19355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 11.7.2026 6:06:35</w:t>
+        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5049034A"/>
+    <w:nsid w:val="6E85106A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19518,51 +19518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C35E408"/>
+    <w:nsid w:val="31ADC4B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19648,51 +19648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B898EFE"/>
+    <w:nsid w:val="57317234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19778,51 +19778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F19382E"/>
+    <w:nsid w:val="336E994B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>