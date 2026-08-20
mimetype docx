--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA0F3B62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA0F3B62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA0F3B62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41FF10D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41FF10D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41FF10D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14583,51 +14583,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16191,51 +16191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17298,51 +17298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18446,51 +18446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19355,84 +19355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 31.7.2026 13:17:50</w:t>
+        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E85106A"/>
+    <w:nsid w:val="7A7F01FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19518,51 +19518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31ADC4B6"/>
+    <w:nsid w:val="5CA58FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19648,51 +19648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57317234"/>
+    <w:nsid w:val="014C4C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19778,51 +19778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="336E994B"/>
+    <w:nsid w:val="0DB15A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>