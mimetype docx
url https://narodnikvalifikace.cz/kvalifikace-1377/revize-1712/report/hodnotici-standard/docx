--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41FF10D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41FF10D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41FF10D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719712E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719712E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719712E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3281,51 +3281,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14583,51 +14583,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16191,51 +16191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17298,51 +17298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18446,51 +18446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19355,84 +19355,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník v textilní výrobě, 20.8.2026 20:00:05</w:t>
+        <w:t>Dělník v textilní výrobě, 9.9.2026 21:09:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A7F01FE"/>
+    <w:nsid w:val="5B23F9CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19518,51 +19518,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CA58FFA"/>
+    <w:nsid w:val="2096AC53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19648,51 +19648,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="014C4C2A"/>
+    <w:nsid w:val="29BDF954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19778,51 +19778,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DB15A2E"/>
+    <w:nsid w:val="07E026B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>