--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53E7E3B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53E7E3B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53E7E3B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6031BDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6031BDE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6031BDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.4.2026 0:26:13</w:t>
+        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.4.2026 0:26:13</w:t>
+        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.4.2026 0:26:13</w:t>
+        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.4.2026 0:26:13</w:t>
+        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.4.2026 0:26:13</w:t>
+        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.4.2026 0:26:13</w:t>
+        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.4.2026 0:26:13</w:t>
+        <w:t>Technik množení rostlin, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.4.2026 0:26:13</w:t>
+        <w:t>Technik množení rostlin, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0019D077"/>
+    <w:nsid w:val="36E6736A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="499DB56E"/>
+    <w:nsid w:val="09E0C530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3001F9D5"/>
+    <w:nsid w:val="1FD648CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>