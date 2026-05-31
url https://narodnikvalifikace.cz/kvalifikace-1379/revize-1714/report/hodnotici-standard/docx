--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6031BDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6031BDE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6031BDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AF5253D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AF5253D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AF5253D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
+        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
+        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
+        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
+        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
+        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.5.2026 5:56:24</w:t>
+        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.5.2026 5:56:25</w:t>
+        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.5.2026 5:56:25</w:t>
+        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36E6736A"/>
+    <w:nsid w:val="5CFC1CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09E0C530"/>
+    <w:nsid w:val="4FACA13B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FD648CF"/>
+    <w:nsid w:val="66E9BAF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>