--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AF5253D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AF5253D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AF5253D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49B74EA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49B74EA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49B74EA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
+        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
+        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
+        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
+        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
+        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
+        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
+        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.5.2026 13:00:58</w:t>
+        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CFC1CD1"/>
+    <w:nsid w:val="65363A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FACA13B"/>
+    <w:nsid w:val="4625DAA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66E9BAF5"/>
+    <w:nsid w:val="428EDDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>