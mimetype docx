--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49B74EA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49B74EA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49B74EA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R153C2C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR153C2C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR153C2C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 20.6.2026 23:10:23</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65363A13"/>
+    <w:nsid w:val="3FC58500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4625DAA8"/>
+    <w:nsid w:val="62AE35B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="428EDDEB"/>
+    <w:nsid w:val="27D4E525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>