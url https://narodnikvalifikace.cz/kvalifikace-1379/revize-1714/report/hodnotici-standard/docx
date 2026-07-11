--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R153C2C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR153C2C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR153C2C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R720E592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR720E592" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR720E592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 4:23:01</w:t>
+        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FC58500"/>
+    <w:nsid w:val="28F47655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62AE35B6"/>
+    <w:nsid w:val="355DAAC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27D4E525"/>
+    <w:nsid w:val="02CB5D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>