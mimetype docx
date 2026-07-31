--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R720E592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR720E592" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR720E592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ABEA93E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ABEA93E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ABEA93E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 11.7.2026 5:25:44</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28F47655"/>
+    <w:nsid w:val="028E19F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="355DAAC2"/>
+    <w:nsid w:val="1E48744F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02CB5D2D"/>
+    <w:nsid w:val="286E97D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>