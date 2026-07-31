--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3ABEA93E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3ABEA93E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3ABEA93E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BF3922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BF3922" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BF3922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 14:40:21</w:t>
+        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="028E19F6"/>
+    <w:nsid w:val="3D4940F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E48744F"/>
+    <w:nsid w:val="2672AF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="286E97D4"/>
+    <w:nsid w:val="6F119A6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>