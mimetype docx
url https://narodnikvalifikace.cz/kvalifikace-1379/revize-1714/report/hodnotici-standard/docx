--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BF3922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BF3922" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BF3922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BB54717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BB54717" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BB54717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
+        <w:t>Technik množení rostlin, 21.8.2026 1:57:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
+        <w:t>Technik množení rostlin, 21.8.2026 1:57:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
+        <w:t>Technik množení rostlin, 21.8.2026 1:57:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4037,51 +4037,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
+        <w:t>Technik množení rostlin, 21.8.2026 1:57:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
+        <w:t>Technik množení rostlin, 21.8.2026 1:57:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6081,51 +6081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
+        <w:t>Technik množení rostlin, 21.8.2026 1:57:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6769,51 +6769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 11 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
+        <w:t>Technik množení rostlin, 21.8.2026 1:57:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7398,84 +7398,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik množení rostlin, 31.7.2026 17:58:12</w:t>
+        <w:t>Technik množení rostlin, 21.8.2026 1:57:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D4940F1"/>
+    <w:nsid w:val="0D5105BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7561,51 +7561,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2672AF95"/>
+    <w:nsid w:val="2ADDE9DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7691,51 +7691,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F119A6B"/>
+    <w:nsid w:val="299E7486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>