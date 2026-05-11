--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13142CEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13142CEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13142CEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F697A04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F697A04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F697A04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1210,51 +1210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2505,51 +2505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3456,51 +3456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13330,51 +13330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21674,51 +21674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22695,51 +22695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25367,51 +25367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25680,51 +25680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4,5 až 6 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26421,84 +26421,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.4.2026 4:47:48</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="180A6D80"/>
+    <w:nsid w:val="50ED7B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26584,51 +26584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="411464E2"/>
+    <w:nsid w:val="46116DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26714,51 +26714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="528AD2C2"/>
+    <w:nsid w:val="683D6F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26844,51 +26844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01947E9E"/>
+    <w:nsid w:val="3B81312E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26974,51 +26974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3075277C"/>
+    <w:nsid w:val="36587668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>