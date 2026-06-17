--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F697A04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F697A04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F697A04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A34D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A34D17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A34D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1210,51 +1210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2505,51 +2505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3456,51 +3456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13330,51 +13330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21674,51 +21674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22695,51 +22695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25367,51 +25367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25680,51 +25680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4,5 až 6 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26421,84 +26421,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.5.2026 8:55:40</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50ED7B44"/>
+    <w:nsid w:val="512093E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26584,51 +26584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46116DE4"/>
+    <w:nsid w:val="75F48D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26714,51 +26714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="683D6F88"/>
+    <w:nsid w:val="080CEE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26844,51 +26844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B81312E"/>
+    <w:nsid w:val="60ADF485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26974,51 +26974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36587668"/>
+    <w:nsid w:val="7CDDFE5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>