--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A34D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A34D17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A34D17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R358F9251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR358F9251" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR358F9251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1210,51 +1210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2505,51 +2505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3456,51 +3456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13330,51 +13330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21674,51 +21674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22695,51 +22695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25367,51 +25367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25680,51 +25680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4,5 až 6 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26421,84 +26421,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 17.6.2026 17:25:25</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="512093E7"/>
+    <w:nsid w:val="16BF36E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26584,51 +26584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F48D18"/>
+    <w:nsid w:val="7F61699E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26714,51 +26714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="080CEE0A"/>
+    <w:nsid w:val="38BEC037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26844,51 +26844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60ADF485"/>
+    <w:nsid w:val="51153DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26974,51 +26974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CDDFE5C"/>
+    <w:nsid w:val="44DDC9EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>