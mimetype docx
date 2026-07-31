--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R358F9251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR358F9251" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR358F9251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4949D678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4949D678" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4949D678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1210,51 +1210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2505,51 +2505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3456,51 +3456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13330,51 +13330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21674,51 +21674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22695,51 +22695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25367,51 +25367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25680,51 +25680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4,5 až 6 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26421,84 +26421,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 11.7.2026 8:04:52</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16BF36E9"/>
+    <w:nsid w:val="5054024A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26584,51 +26584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F61699E"/>
+    <w:nsid w:val="2628F0DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26714,51 +26714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38BEC037"/>
+    <w:nsid w:val="0AF2AF5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26844,51 +26844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51153DEE"/>
+    <w:nsid w:val="653C25A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26974,51 +26974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44DDC9EB"/>
+    <w:nsid w:val="753B3345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>