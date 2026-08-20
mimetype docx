--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4949D678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4949D678" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4949D678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D1425FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D1425FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D1425FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1210,51 +1210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2505,51 +2505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3456,51 +3456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13330,51 +13330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21674,51 +21674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22695,51 +22695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25367,51 +25367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25680,51 +25680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4,5 až 6 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26421,84 +26421,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 31.7.2026 16:33:59</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5054024A"/>
+    <w:nsid w:val="001C3CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26584,51 +26584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2628F0DF"/>
+    <w:nsid w:val="6BFECE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26714,51 +26714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AF2AF5E"/>
+    <w:nsid w:val="09A85158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26844,51 +26844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="653C25A5"/>
+    <w:nsid w:val="020583AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26974,51 +26974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="753B3345"/>
+    <w:nsid w:val="17425E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>