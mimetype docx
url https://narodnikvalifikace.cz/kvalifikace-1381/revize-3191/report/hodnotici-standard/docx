--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D1425FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D1425FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D1425FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E7A1F7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E7A1F7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E7A1F7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1210,51 +1210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2505,51 +2505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3456,51 +3456,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13330,51 +13330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21674,51 +21674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22695,51 +22695,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25367,51 +25367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25680,51 +25680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4,5 až 6 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26421,84 +26421,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 20.8.2026 20:05:13</w:t>
+        <w:t>Instruktor/instruktorka pro práci ve výškách a nad volnou hloubkou, 10.9.2026 0:12:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="001C3CAF"/>
+    <w:nsid w:val="4D86AEF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26584,51 +26584,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BFECE74"/>
+    <w:nsid w:val="70936007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26714,51 +26714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09A85158"/>
+    <w:nsid w:val="5040210F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26844,51 +26844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="020583AA"/>
+    <w:nsid w:val="77C039D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26974,51 +26974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17425E22"/>
+    <w:nsid w:val="17BFA6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>