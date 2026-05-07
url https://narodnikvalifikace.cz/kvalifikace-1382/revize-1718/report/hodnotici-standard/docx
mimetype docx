--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15C281DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15C281DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15C281DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R436E0E77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR436E0E77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR436E0E77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 5:54:37</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BA79AE0"/>
+    <w:nsid w:val="3E2A8A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73CC38EF"/>
+    <w:nsid w:val="516DA1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EDC2C63"/>
+    <w:nsid w:val="6C950A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28A40836"/>
+    <w:nsid w:val="4C3247AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C50360E"/>
+    <w:nsid w:val="668597B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="26778EB2"/>
+    <w:nsid w:val="64864244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0009919E"/>
+    <w:nsid w:val="6AD2738E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="66205D68"/>
+    <w:nsid w:val="45157A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5A2B5899"/>
+    <w:nsid w:val="780CC244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5C39ECDA"/>
+    <w:nsid w:val="2BDB9CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="51937D09"/>
+    <w:nsid w:val="3FF2D561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="05E708EA"/>
+    <w:nsid w:val="6D04DC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="00B75A2F"/>
+    <w:nsid w:val="2C92E793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="38764BCE"/>
+    <w:nsid w:val="4CC01D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>