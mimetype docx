--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R436E0E77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR436E0E77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR436E0E77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B674071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B674071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B674071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:33</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E2A8A55"/>
+    <w:nsid w:val="70CCAB7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="516DA1F8"/>
+    <w:nsid w:val="33D6E59A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C950A8D"/>
+    <w:nsid w:val="15F8BF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C3247AD"/>
+    <w:nsid w:val="52665734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="668597B0"/>
+    <w:nsid w:val="307260EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64864244"/>
+    <w:nsid w:val="78839B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6AD2738E"/>
+    <w:nsid w:val="17ECAFE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="45157A8D"/>
+    <w:nsid w:val="0DD861FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="780CC244"/>
+    <w:nsid w:val="09555B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2BDB9CF8"/>
+    <w:nsid w:val="0A6D9CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3FF2D561"/>
+    <w:nsid w:val="04C8F06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6D04DC56"/>
+    <w:nsid w:val="0E483A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2C92E793"/>
+    <w:nsid w:val="7E70C44D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4CC01D5F"/>
+    <w:nsid w:val="194070DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>