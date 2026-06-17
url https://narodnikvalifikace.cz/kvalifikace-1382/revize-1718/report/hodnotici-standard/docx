--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B674071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B674071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B674071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R141F374C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR141F374C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR141F374C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:16:32</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70CCAB7F"/>
+    <w:nsid w:val="0EEB117D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D6E59A"/>
+    <w:nsid w:val="7A1997C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15F8BF85"/>
+    <w:nsid w:val="2641FB86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52665734"/>
+    <w:nsid w:val="67DD1975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="307260EC"/>
+    <w:nsid w:val="43FE9EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="78839B75"/>
+    <w:nsid w:val="525F459E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="17ECAFE3"/>
+    <w:nsid w:val="08357F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0DD861FF"/>
+    <w:nsid w:val="1856034B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="09555B63"/>
+    <w:nsid w:val="0DD58F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0A6D9CE0"/>
+    <w:nsid w:val="27087594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="04C8F06D"/>
+    <w:nsid w:val="1A44950D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0E483A9E"/>
+    <w:nsid w:val="015C6874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7E70C44D"/>
+    <w:nsid w:val="269B346A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="194070DD"/>
+    <w:nsid w:val="3B898214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>