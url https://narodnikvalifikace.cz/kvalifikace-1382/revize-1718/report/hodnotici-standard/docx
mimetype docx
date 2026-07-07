--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R141F374C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR141F374C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR141F374C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DCDC3E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DCDC3E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DCDC3E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:10:01</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EEB117D"/>
+    <w:nsid w:val="4D0F4981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A1997C8"/>
+    <w:nsid w:val="3E5C0E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2641FB86"/>
+    <w:nsid w:val="49209779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67DD1975"/>
+    <w:nsid w:val="264C4CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43FE9EB0"/>
+    <w:nsid w:val="4D54455C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="525F459E"/>
+    <w:nsid w:val="500BDE5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="08357F5D"/>
+    <w:nsid w:val="61A23D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1856034B"/>
+    <w:nsid w:val="465329AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0DD58F09"/>
+    <w:nsid w:val="1EDEBDE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="27087594"/>
+    <w:nsid w:val="572DECC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1A44950D"/>
+    <w:nsid w:val="798C47EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="015C6874"/>
+    <w:nsid w:val="6A0022FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="269B346A"/>
+    <w:nsid w:val="0CBE5A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3B898214"/>
+    <w:nsid w:val="5CADD28B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>