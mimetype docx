--- v4 (2026-07-07)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DCDC3E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DCDC3E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DCDC3E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4255692C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4255692C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4255692C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:39:24</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D0F4981"/>
+    <w:nsid w:val="1F77F28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E5C0E6C"/>
+    <w:nsid w:val="0020B577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49209779"/>
+    <w:nsid w:val="203B0CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="264C4CB0"/>
+    <w:nsid w:val="6578DB05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D54455C"/>
+    <w:nsid w:val="0A4D41CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="500BDE5B"/>
+    <w:nsid w:val="41D4B1CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="61A23D37"/>
+    <w:nsid w:val="33A9D7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="465329AB"/>
+    <w:nsid w:val="6C7A9F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1EDEBDE5"/>
+    <w:nsid w:val="54D31ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="572DECC4"/>
+    <w:nsid w:val="4976990E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="798C47EF"/>
+    <w:nsid w:val="40FFC09D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6A0022FC"/>
+    <w:nsid w:val="1CD803AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0CBE5A27"/>
+    <w:nsid w:val="09C193B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5CADD28B"/>
+    <w:nsid w:val="6EA97827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>