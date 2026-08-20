--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4255692C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4255692C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4255692C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF15D692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF15D692" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF15D692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:22:28</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F77F28A"/>
+    <w:nsid w:val="0A2310D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0020B577"/>
+    <w:nsid w:val="4005196E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="203B0CBF"/>
+    <w:nsid w:val="701831F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6578DB05"/>
+    <w:nsid w:val="6C600EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A4D41CA"/>
+    <w:nsid w:val="36DBD923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="41D4B1CE"/>
+    <w:nsid w:val="2D5B46C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="33A9D7AE"/>
+    <w:nsid w:val="1E91C6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6C7A9F08"/>
+    <w:nsid w:val="5054988B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="54D31ADE"/>
+    <w:nsid w:val="790C3CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4976990E"/>
+    <w:nsid w:val="78124AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="40FFC09D"/>
+    <w:nsid w:val="4E3FEB26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1CD803AC"/>
+    <w:nsid w:val="55C03118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="09C193B7"/>
+    <w:nsid w:val="1FC66EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6EA97827"/>
+    <w:nsid w:val="585CC9C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>