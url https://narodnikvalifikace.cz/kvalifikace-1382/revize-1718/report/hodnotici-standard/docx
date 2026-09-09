--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF15D692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF15D692" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF15D692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1494541D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1494541D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1494541D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2338,51 +2338,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3451,51 +3451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4672,51 +4672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5535,51 +5535,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8428,51 +8428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9452,51 +9452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10936,51 +10936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11565,84 +11565,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:43:47</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A2310D9"/>
+    <w:nsid w:val="58E1BE25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11728,51 +11728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4005196E"/>
+    <w:nsid w:val="5C8DDD74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11858,51 +11858,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="701831F5"/>
+    <w:nsid w:val="4875886C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11988,51 +11988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C600EE5"/>
+    <w:nsid w:val="7AFA44D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12118,51 +12118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36DBD923"/>
+    <w:nsid w:val="3FF38ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12248,51 +12248,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D5B46C2"/>
+    <w:nsid w:val="7DEAF2E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12378,51 +12378,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1E91C6F4"/>
+    <w:nsid w:val="0AB1A6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12508,51 +12508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5054988B"/>
+    <w:nsid w:val="69A47FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12638,51 +12638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="790C3CD3"/>
+    <w:nsid w:val="1E5891B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12768,51 +12768,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="78124AF1"/>
+    <w:nsid w:val="65D7F324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12898,51 +12898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4E3FEB26"/>
+    <w:nsid w:val="038E4215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000015A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000015B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13028,51 +13028,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="55C03118"/>
+    <w:nsid w:val="148A839F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13158,51 +13158,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000016B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1FC66EA2"/>
+    <w:nsid w:val="15443775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000016C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000016D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13288,51 +13288,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="585CC9C3"/>
+    <w:nsid w:val="582D738A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>