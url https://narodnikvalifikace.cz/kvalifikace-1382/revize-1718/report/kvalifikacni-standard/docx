--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A4B86D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A4B86D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A4B86D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E09AA3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E09AA3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E09AA3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 4:36:56</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3905,51 +3905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 4:36:56</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,84 +4590,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.4.2026 4:36:56</w:t>
+        <w:t>Mechanik skiservisu, 7.5.2026 20:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76D3AC0F"/>
+    <w:nsid w:val="0EE7B0AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4753,51 +4753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47026CCB"/>
+    <w:nsid w:val="4479AF99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4883,51 +4883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="447D4E77"/>
+    <w:nsid w:val="24366FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5013,51 +5013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A54CE1B"/>
+    <w:nsid w:val="4D200212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5143,51 +5143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D67579D"/>
+    <w:nsid w:val="51D6BB5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5273,51 +5273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3FA629DA"/>
+    <w:nsid w:val="7AFB3822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5403,51 +5403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2A02B920"/>
+    <w:nsid w:val="0CF83D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5533,51 +5533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="297BF4B9"/>
+    <w:nsid w:val="11688454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5663,51 +5663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0D7A662F"/>
+    <w:nsid w:val="78819EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5793,51 +5793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3CDB2D39"/>
+    <w:nsid w:val="3E689052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>