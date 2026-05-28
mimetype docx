--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E09AA3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E09AA3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E09AA3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D3C9E83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D3C9E83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D3C9E83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:34</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3905,51 +3905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:34</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,84 +4590,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.5.2026 20:03:34</w:t>
+        <w:t>Mechanik skiservisu, 28.5.2026 6:15:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EE7B0AB"/>
+    <w:nsid w:val="0650F50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4753,51 +4753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4479AF99"/>
+    <w:nsid w:val="7E29114D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4883,51 +4883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24366FFE"/>
+    <w:nsid w:val="282CB826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5013,51 +5013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D200212"/>
+    <w:nsid w:val="63345851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5143,51 +5143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51D6BB5A"/>
+    <w:nsid w:val="76A118E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5273,51 +5273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7AFB3822"/>
+    <w:nsid w:val="77512A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5403,51 +5403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0CF83D62"/>
+    <w:nsid w:val="58085EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5533,51 +5533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="11688454"/>
+    <w:nsid w:val="0544FEA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5663,51 +5663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="78819EDC"/>
+    <w:nsid w:val="25908A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5793,51 +5793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3E689052"/>
+    <w:nsid w:val="0BE5C7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>