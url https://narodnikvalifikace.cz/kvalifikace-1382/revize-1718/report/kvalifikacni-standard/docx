--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D3C9E83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D3C9E83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D3C9E83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8EE03DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8EE03DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8EE03DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:15:30</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3905,51 +3905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:15:30</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,84 +4590,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 28.5.2026 6:15:30</w:t>
+        <w:t>Mechanik skiservisu, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0650F50D"/>
+    <w:nsid w:val="002DA466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4753,51 +4753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E29114D"/>
+    <w:nsid w:val="46F73F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4883,51 +4883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="282CB826"/>
+    <w:nsid w:val="1CFCAE7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5013,51 +5013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63345851"/>
+    <w:nsid w:val="0DFD78D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5143,51 +5143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76A118E7"/>
+    <w:nsid w:val="73E87903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5273,51 +5273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="77512A5E"/>
+    <w:nsid w:val="72849AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5403,51 +5403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="58085EDA"/>
+    <w:nsid w:val="79A608A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5533,51 +5533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0544FEA4"/>
+    <w:nsid w:val="774BF340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5663,51 +5663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="25908A2F"/>
+    <w:nsid w:val="03811244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5793,51 +5793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0BE5C7B9"/>
+    <w:nsid w:val="3771C817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>