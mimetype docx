--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8EE03DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8EE03DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8EE03DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD878E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD878E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD878E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:09:45</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3905,51 +3905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:09:45</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,84 +4590,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 17.6.2026 13:09:45</w:t>
+        <w:t>Mechanik skiservisu, 7.7.2026 17:38:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="002DA466"/>
+    <w:nsid w:val="12F6FD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4753,51 +4753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46F73F6E"/>
+    <w:nsid w:val="4FB180C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4883,51 +4883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CFCAE7F"/>
+    <w:nsid w:val="4ECC7E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5013,51 +5013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DFD78D3"/>
+    <w:nsid w:val="55062229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5143,51 +5143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73E87903"/>
+    <w:nsid w:val="05F1D818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5273,51 +5273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="72849AB0"/>
+    <w:nsid w:val="03B34567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5403,51 +5403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="79A608A3"/>
+    <w:nsid w:val="5543D35B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5533,51 +5533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="774BF340"/>
+    <w:nsid w:val="73D96D8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5663,51 +5663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="03811244"/>
+    <w:nsid w:val="527109DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5793,51 +5793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3771C817"/>
+    <w:nsid w:val="45CDB18E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>