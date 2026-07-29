--- v4 (2026-07-07)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD878E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD878E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD878E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5259D917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5259D917" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5259D917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:38:14</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3905,51 +3905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:38:14</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,84 +4590,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 7.7.2026 17:38:14</w:t>
+        <w:t>Mechanik skiservisu, 29.7.2026 4:21:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12F6FD24"/>
+    <w:nsid w:val="48A96423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4753,51 +4753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FB180C9"/>
+    <w:nsid w:val="610AB624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4883,51 +4883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4ECC7E2F"/>
+    <w:nsid w:val="724CEEE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5013,51 +5013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55062229"/>
+    <w:nsid w:val="245A77E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5143,51 +5143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05F1D818"/>
+    <w:nsid w:val="5A753949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5273,51 +5273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="03B34567"/>
+    <w:nsid w:val="7B2C2029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5403,51 +5403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5543D35B"/>
+    <w:nsid w:val="012FDA0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5533,51 +5533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="73D96D8F"/>
+    <w:nsid w:val="2D0832FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5663,51 +5663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="527109DC"/>
+    <w:nsid w:val="3D36A58B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5793,51 +5793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="45CDB18E"/>
+    <w:nsid w:val="588E039F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>