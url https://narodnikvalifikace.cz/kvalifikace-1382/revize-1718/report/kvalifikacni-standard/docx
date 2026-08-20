--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5259D917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5259D917" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5259D917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259D647F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259D647F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259D647F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:21:47</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3905,51 +3905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:21:47</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,84 +4590,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 29.7.2026 4:21:47</w:t>
+        <w:t>Mechanik skiservisu, 20.8.2026 15:44:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48A96423"/>
+    <w:nsid w:val="11363169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4753,51 +4753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="610AB624"/>
+    <w:nsid w:val="3740591E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4883,51 +4883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="724CEEE7"/>
+    <w:nsid w:val="35B99E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5013,51 +5013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="245A77E7"/>
+    <w:nsid w:val="4844525A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5143,51 +5143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A753949"/>
+    <w:nsid w:val="33DC7B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5273,51 +5273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7B2C2029"/>
+    <w:nsid w:val="00BCD23E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5403,51 +5403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="012FDA0E"/>
+    <w:nsid w:val="64C5D2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5533,51 +5533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2D0832FF"/>
+    <w:nsid w:val="2D6448CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5663,51 +5663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3D36A58B"/>
+    <w:nsid w:val="75DBBB3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5793,51 +5793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="588E039F"/>
+    <w:nsid w:val="005587EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>