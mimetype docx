--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259D647F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259D647F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259D647F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A1583E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A1583E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A1583E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:44:02</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3905,51 +3905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:44:02</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4590,84 +4590,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik skiservisu, 20.8.2026 15:44:02</w:t>
+        <w:t>Mechanik skiservisu, 9.9.2026 22:25:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11363169"/>
+    <w:nsid w:val="7D435676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4753,51 +4753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3740591E"/>
+    <w:nsid w:val="2652F858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4883,51 +4883,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35B99E3A"/>
+    <w:nsid w:val="3441E6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5013,51 +5013,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4844525A"/>
+    <w:nsid w:val="3048852D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5143,51 +5143,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33DC7B7A"/>
+    <w:nsid w:val="0B4CDC5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5273,51 +5273,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="00BCD23E"/>
+    <w:nsid w:val="057920C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5403,51 +5403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="64C5D2A6"/>
+    <w:nsid w:val="53C7B21D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5533,51 +5533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2D6448CC"/>
+    <w:nsid w:val="3177040D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5663,51 +5663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="75DBBB3B"/>
+    <w:nsid w:val="2E53D2D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5793,51 +5793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="005587EB"/>
+    <w:nsid w:val="3A591019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>