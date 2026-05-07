--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C372612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C372612" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C372612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67FD1DB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67FD1DB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67FD1DB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.4.2026 0:35:44</w:t>
+        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73205F36"/>
+    <w:nsid w:val="1D87288F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47BEAD96"/>
+    <w:nsid w:val="4319CB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75190A21"/>
+    <w:nsid w:val="181A26D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C35906E"/>
+    <w:nsid w:val="286908D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54AA8207"/>
+    <w:nsid w:val="5E6E3BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>