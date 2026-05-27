--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67FD1DB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67FD1DB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67FD1DB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69BF9286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69BF9286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69BF9286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 7.5.2026 18:09:06</w:t>
+        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D87288F"/>
+    <w:nsid w:val="483FB8A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4319CB6F"/>
+    <w:nsid w:val="157A7902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="181A26D7"/>
+    <w:nsid w:val="60EE0CFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="286908D4"/>
+    <w:nsid w:val="70439410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E6E3BEC"/>
+    <w:nsid w:val="29838B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>