--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69BF9286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69BF9286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69BF9286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B6756E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B6756E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B6756E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 28.5.2026 0:12:52</w:t>
+        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="483FB8A1"/>
+    <w:nsid w:val="55DE5FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="157A7902"/>
+    <w:nsid w:val="172E287E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60EE0CFC"/>
+    <w:nsid w:val="63801E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70439410"/>
+    <w:nsid w:val="5BB2B16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29838B38"/>
+    <w:nsid w:val="235FE6FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>