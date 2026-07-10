--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B6756E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B6756E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B6756E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R339EE2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR339EE2BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR339EE2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 17.6.2026 9:38:28</w:t>
+        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55DE5FBA"/>
+    <w:nsid w:val="22393CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="172E287E"/>
+    <w:nsid w:val="09582F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63801E42"/>
+    <w:nsid w:val="0D75C66B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BB2B16D"/>
+    <w:nsid w:val="435BA848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="235FE6FD"/>
+    <w:nsid w:val="16315E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>