--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R339EE2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR339EE2BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR339EE2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B9D009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B9D009" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B9D009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 10.7.2026 23:32:14</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22393CE3"/>
+    <w:nsid w:val="30BB9874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09582F7F"/>
+    <w:nsid w:val="1E2AAE41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D75C66B"/>
+    <w:nsid w:val="4ACE4699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="435BA848"/>
+    <w:nsid w:val="282327E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16315E3C"/>
+    <w:nsid w:val="460C1DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>