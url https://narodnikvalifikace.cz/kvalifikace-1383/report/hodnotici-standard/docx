--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B9D009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B9D009" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B9D009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31A9F8FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31A9F8FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31A9F8FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 9:54:20</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30BB9874"/>
+    <w:nsid w:val="70A4D316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E2AAE41"/>
+    <w:nsid w:val="0DD27C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4ACE4699"/>
+    <w:nsid w:val="38BAFA3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="282327E1"/>
+    <w:nsid w:val="39B4D189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="460C1DA1"/>
+    <w:nsid w:val="0625ABA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>