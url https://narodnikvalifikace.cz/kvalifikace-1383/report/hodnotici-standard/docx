--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31A9F8FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31A9F8FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31A9F8FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R363A0519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR363A0519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR363A0519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 11:25:17</w:t>
+        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70A4D316"/>
+    <w:nsid w:val="0400E4BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DD27C61"/>
+    <w:nsid w:val="5E21B5ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38BAFA3F"/>
+    <w:nsid w:val="3AD56DDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39B4D189"/>
+    <w:nsid w:val="1FAE73CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0625ABA1"/>
+    <w:nsid w:val="1A7F4B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>