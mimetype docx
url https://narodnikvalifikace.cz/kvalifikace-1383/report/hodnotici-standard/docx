--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R363A0519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR363A0519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR363A0519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14034507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14034507" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14034507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.8.2026 14:35:21</w:t>
+        <w:t>Drogista/drogistka, 9.9.2026 22:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0400E4BA"/>
+    <w:nsid w:val="6D9F0503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E21B5ED"/>
+    <w:nsid w:val="0101E4BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AD56DDF"/>
+    <w:nsid w:val="76197310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FAE73CC"/>
+    <w:nsid w:val="6F9F3C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A7F4B96"/>
+    <w:nsid w:val="218758AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>