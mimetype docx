--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4181E5B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4181E5B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4181E5B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32608F90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32608F90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32608F90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.4.2026 4:13:30</w:t>
+        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35F10E73"/>
+    <w:nsid w:val="181DFD00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41C4EBFF"/>
+    <w:nsid w:val="280448CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1211E1B5"/>
+    <w:nsid w:val="29BC61C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>