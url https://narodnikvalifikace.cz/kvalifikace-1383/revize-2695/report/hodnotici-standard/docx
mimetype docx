--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32608F90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32608F90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32608F90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55619010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55619010" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55619010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.5.2026 6:52:30</w:t>
+        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="181DFD00"/>
+    <w:nsid w:val="459DA265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="280448CD"/>
+    <w:nsid w:val="54B8EAF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29BC61C9"/>
+    <w:nsid w:val="1B368EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>