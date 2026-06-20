--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55619010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55619010" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55619010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C68E76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C68E76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C68E76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.5.2026 10:54:21</w:t>
+        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="459DA265"/>
+    <w:nsid w:val="08B94CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54B8EAF0"/>
+    <w:nsid w:val="02C1003F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B368EE8"/>
+    <w:nsid w:val="29FB81EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>