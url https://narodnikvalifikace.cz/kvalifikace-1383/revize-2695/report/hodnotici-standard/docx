--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C68E76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C68E76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C68E76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63CA57D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63CA57D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63CA57D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.6.2026 23:10:58</w:t>
+        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08B94CF5"/>
+    <w:nsid w:val="1EF9C37D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02C1003F"/>
+    <w:nsid w:val="30D91934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29FB81EA"/>
+    <w:nsid w:val="21FE0EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>