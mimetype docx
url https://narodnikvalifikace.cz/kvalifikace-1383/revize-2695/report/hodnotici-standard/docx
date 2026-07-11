--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63CA57D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63CA57D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63CA57D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB58D92F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB58D92F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB58D92F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 21.6.2026 0:48:52</w:t>
+        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EF9C37D"/>
+    <w:nsid w:val="76918F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30D91934"/>
+    <w:nsid w:val="40B79377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21FE0EAF"/>
+    <w:nsid w:val="6EA68D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>