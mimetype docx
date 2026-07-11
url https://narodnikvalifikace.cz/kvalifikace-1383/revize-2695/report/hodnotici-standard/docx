--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB58D92F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB58D92F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB58D92F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B79E958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B79E958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B79E958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 2:20:23</w:t>
+        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76918F30"/>
+    <w:nsid w:val="363AAFDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B79377"/>
+    <w:nsid w:val="419B36FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EA68D85"/>
+    <w:nsid w:val="25114B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>