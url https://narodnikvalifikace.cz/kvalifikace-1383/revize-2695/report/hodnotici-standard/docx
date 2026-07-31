--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B79E958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B79E958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B79E958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C1A97FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C1A97FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C1A97FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 11.7.2026 3:47:31</w:t>
+        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="363AAFDD"/>
+    <w:nsid w:val="010189DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="419B36FC"/>
+    <w:nsid w:val="4792CFB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25114B4B"/>
+    <w:nsid w:val="66B69AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>