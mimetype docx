--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C1A97FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C1A97FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C1A97FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BEE59BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BEE59BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BEE59BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 31.7.2026 13:17:42</w:t>
+        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="010189DB"/>
+    <w:nsid w:val="65E7FE4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4792CFB4"/>
+    <w:nsid w:val="203E0087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66B69AF3"/>
+    <w:nsid w:val="2F0DF115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>