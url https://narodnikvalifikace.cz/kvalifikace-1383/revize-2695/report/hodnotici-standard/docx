--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BEE59BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BEE59BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BEE59BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F1BB472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F1BB472" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F1BB472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2703,51 +2703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3924,51 +3924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5253,51 +5253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6224,51 +6224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7249,51 +7249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,51 +8112,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8563,51 +8563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18947,51 +18947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20548,51 +20548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">V případě ověřování jazykové kompetence, pokud autorizovaná osoba v příslušném cizím jazyce nezískala a nedoložila certifikát úrovně minimálně B1 podle Společného evropského referenčního rámce pro jazyky (SERR), popřípadě podle seznamu standardizovaných jazykových zkoušek je zkoušce přítomna také další osoba, která tyto kvalifikační požadavky splňuje, její názor je však doporučujícího charakteru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21465,51 +21465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22675,51 +22675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemného testu jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23192,84 +23192,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodní a Vyšší odborná škola, Husova 9, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista, 20.8.2026 16:53:52</w:t>
+        <w:t>Drogista, 9.9.2026 22:10:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65E7FE4D"/>
+    <w:nsid w:val="12A697FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23355,51 +23355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="203E0087"/>
+    <w:nsid w:val="16BA9D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23485,51 +23485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F0DF115"/>
+    <w:nsid w:val="33CE454B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>