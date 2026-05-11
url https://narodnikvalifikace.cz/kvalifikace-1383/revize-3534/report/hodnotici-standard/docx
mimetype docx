--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67B95119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67B95119" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67B95119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CC97A11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CC97A11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CC97A11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 20.4.2026 6:14:57</w:t>
+        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DB170FE"/>
+    <w:nsid w:val="4D9823D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12421718"/>
+    <w:nsid w:val="79B82912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17B12DEA"/>
+    <w:nsid w:val="4517992A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="120AF679"/>
+    <w:nsid w:val="777DEA4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F91CB0F"/>
+    <w:nsid w:val="396A9D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>