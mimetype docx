--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CC97A11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CC97A11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CC97A11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37A6B178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37A6B178" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37A6B178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.5.2026 7:51:33</w:t>
+        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D9823D7"/>
+    <w:nsid w:val="28959D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79B82912"/>
+    <w:nsid w:val="033EBFA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4517992A"/>
+    <w:nsid w:val="554D5A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="777DEA4E"/>
+    <w:nsid w:val="5F1ADB54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="396A9D0F"/>
+    <w:nsid w:val="28F38B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>