--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37A6B178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37A6B178" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37A6B178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A5E2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A5E2497" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A5E2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.5.2026 11:05:39</w:t>
+        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28959D43"/>
+    <w:nsid w:val="7BC2073F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="033EBFA2"/>
+    <w:nsid w:val="38CF4EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="554D5A86"/>
+    <w:nsid w:val="5CDE2ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F1ADB54"/>
+    <w:nsid w:val="57936336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28F38B48"/>
+    <w:nsid w:val="50ADE82D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>