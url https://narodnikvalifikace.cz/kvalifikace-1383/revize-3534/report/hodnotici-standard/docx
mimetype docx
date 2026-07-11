--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A5E2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A5E2497" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A5E2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30847BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30847BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30847BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 21.6.2026 0:48:44</w:t>
+        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BC2073F"/>
+    <w:nsid w:val="094D2078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38CF4EB0"/>
+    <w:nsid w:val="242D1ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CDE2ED0"/>
+    <w:nsid w:val="3B49D389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57936336"/>
+    <w:nsid w:val="2D099CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50ADE82D"/>
+    <w:nsid w:val="3FC2AB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>