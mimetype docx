--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30847BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30847BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30847BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46CD4AAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46CD4AAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46CD4AAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 11.7.2026 3:47:48</w:t>
+        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="094D2078"/>
+    <w:nsid w:val="2DD93B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="242D1ABB"/>
+    <w:nsid w:val="0DE8DAC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B49D389"/>
+    <w:nsid w:val="5D98F6AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D099CA3"/>
+    <w:nsid w:val="63E9318F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FC2AB4E"/>
+    <w:nsid w:val="0D25A225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>