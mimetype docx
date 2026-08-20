--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46CD4AAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46CD4AAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46CD4AAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45AC2EE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45AC2EE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45AC2EE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2223,51 +2223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3336,51 +3336,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5778,51 +5778,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6729,51 +6729,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7896,51 +7896,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17175,51 +17175,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22621,51 +22621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24257,51 +24257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24850,51 +24850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Drogista/drogistka, 31.7.2026 14:48:24</w:t>
+        <w:t>Drogista/drogistka, 21.8.2026 1:56:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DD93B7E"/>
+    <w:nsid w:val="2F429D7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DE8DAC8"/>
+    <w:nsid w:val="1F5083CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D98F6AA"/>
+    <w:nsid w:val="7D0D6DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63E9318F"/>
+    <w:nsid w:val="06355FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D25A225"/>
+    <w:nsid w:val="4E23D466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>