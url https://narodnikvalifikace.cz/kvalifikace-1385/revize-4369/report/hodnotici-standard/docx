--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R287C780A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR287C780A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR287C780A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R394EE6A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR394EE6A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR394EE6A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.4.2026 5:43:31</w:t>
+        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DD6F8D5"/>
+    <w:nsid w:val="390406DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29EBB94F"/>
+    <w:nsid w:val="56560D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AA782FB"/>
+    <w:nsid w:val="58BF4241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>