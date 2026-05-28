--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R394EE6A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR394EE6A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR394EE6A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE3DF101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE3DF101" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE3DF101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.5.2026 18:44:49</w:t>
+        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="390406DE"/>
+    <w:nsid w:val="7BDE9EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56560D1F"/>
+    <w:nsid w:val="0F9A927E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58BF4241"/>
+    <w:nsid w:val="4F534D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>