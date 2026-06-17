--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE3DF101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE3DF101" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE3DF101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10F46A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10F46A6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10F46A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 28.5.2026 5:20:55</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BDE9EAB"/>
+    <w:nsid w:val="0061ACBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F9A927E"/>
+    <w:nsid w:val="05CDBD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F534D37"/>
+    <w:nsid w:val="349ED391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>