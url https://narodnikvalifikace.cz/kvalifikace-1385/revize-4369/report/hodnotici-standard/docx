--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10F46A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10F46A6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10F46A6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30BAE174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30BAE174" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30BAE174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 14:24:51</w:t>
+        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0061ACBB"/>
+    <w:nsid w:val="4D1CA80D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05CDBD6B"/>
+    <w:nsid w:val="02C6AE7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="349ED391"/>
+    <w:nsid w:val="38FD40F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>