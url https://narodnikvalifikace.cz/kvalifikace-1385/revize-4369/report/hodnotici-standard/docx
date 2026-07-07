--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30BAE174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30BAE174" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30BAE174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E45A405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E45A405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E45A405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 17.6.2026 15:57:24</w:t>
+        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D1CA80D"/>
+    <w:nsid w:val="396089DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02C6AE7F"/>
+    <w:nsid w:val="5F9A47DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38FD40F3"/>
+    <w:nsid w:val="26D25341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>