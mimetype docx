--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E45A405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E45A405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E45A405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17EEF3C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17EEF3C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17EEF3C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 7.7.2026 17:38:15</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="396089DB"/>
+    <w:nsid w:val="0423B7FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F9A47DD"/>
+    <w:nsid w:val="79582426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26D25341"/>
+    <w:nsid w:val="070CE0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>