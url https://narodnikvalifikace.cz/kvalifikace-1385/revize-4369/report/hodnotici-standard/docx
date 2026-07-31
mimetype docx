--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17EEF3C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17EEF3C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17EEF3C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R573EACD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR573EACD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR573EACD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 14:25:50</w:t>
+        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0423B7FD"/>
+    <w:nsid w:val="373CEFA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79582426"/>
+    <w:nsid w:val="25861271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="070CE0DC"/>
+    <w:nsid w:val="77A19D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>