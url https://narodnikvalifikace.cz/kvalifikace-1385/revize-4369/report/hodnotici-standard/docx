--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R573EACD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR573EACD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR573EACD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B2E285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B2E285" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B2E285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 31.7.2026 15:58:41</w:t>
+        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="373CEFA1"/>
+    <w:nsid w:val="5BF5A72E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25861271"/>
+    <w:nsid w:val="6101CA45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77A19D8E"/>
+    <w:nsid w:val="68A9D627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>