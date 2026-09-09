--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B2E285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B2E285" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B2E285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R579672B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR579672B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR579672B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2197,51 +2197,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3114,51 +3114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4031,51 +4031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5701,51 +5701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16728,51 +16728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17496,51 +17496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18413,51 +18413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19918,51 +19918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20435,84 +20435,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela Vyškov, Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička čistírny, 20.8.2026 19:58:02</w:t>
+        <w:t>Technik/technička čistírny, 9.9.2026 21:51:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BF5A72E"/>
+    <w:nsid w:val="44A7BE29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20598,51 +20598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6101CA45"/>
+    <w:nsid w:val="2D8F661C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20728,51 +20728,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68A9D627"/>
+    <w:nsid w:val="7FA6A181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>