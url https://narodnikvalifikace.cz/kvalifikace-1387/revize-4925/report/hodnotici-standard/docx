--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R602A8DA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR602A8DA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR602A8DA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71AFD3AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71AFD3AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71AFD3AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1325,51 +1325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2188,51 +2188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3125,51 +3125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3684,51 +3684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12827,51 +12827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaručeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21800,51 +21800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31895,51 +31895,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33405,51 +33405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34478,51 +34478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35004,84 +35004,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 20.4.2026 4:13:32</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F276CE5"/>
+    <w:nsid w:val="31E75629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35167,51 +35167,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7988185A"/>
+    <w:nsid w:val="32FF5B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35297,51 +35297,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B57CF89"/>
+    <w:nsid w:val="4472AF0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35427,51 +35427,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BB5E9E8"/>
+    <w:nsid w:val="27A2926D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35557,51 +35557,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37249FB4"/>
+    <w:nsid w:val="3BC97CA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>