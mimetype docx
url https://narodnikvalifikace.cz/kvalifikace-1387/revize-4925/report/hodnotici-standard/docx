--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71AFD3AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71AFD3AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71AFD3AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76B232D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76B232D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76B232D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1325,51 +1325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2188,51 +2188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3125,51 +3125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3684,51 +3684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12827,51 +12827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaručeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21800,51 +21800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31895,51 +31895,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33405,51 +33405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34478,51 +34478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35004,84 +35004,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.5.2026 7:01:37</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31E75629"/>
+    <w:nsid w:val="545874BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35167,51 +35167,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32FF5B36"/>
+    <w:nsid w:val="053B7733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35297,51 +35297,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4472AF0F"/>
+    <w:nsid w:val="534B460B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35427,51 +35427,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27A2926D"/>
+    <w:nsid w:val="5E1B9B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35557,51 +35557,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BC97CA1"/>
+    <w:nsid w:val="5ECEBD33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>