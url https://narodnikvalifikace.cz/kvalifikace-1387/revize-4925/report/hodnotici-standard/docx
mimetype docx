--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76B232D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76B232D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76B232D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CDB87E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CDB87E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CDB87E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1325,51 +1325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2188,51 +2188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3125,51 +3125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3684,51 +3684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12827,51 +12827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaručeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21800,51 +21800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31895,51 +31895,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33405,51 +33405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34478,51 +34478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35004,84 +35004,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.5.2026 11:02:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="545874BE"/>
+    <w:nsid w:val="659A60A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35167,51 +35167,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="053B7733"/>
+    <w:nsid w:val="3085DCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35297,51 +35297,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="534B460B"/>
+    <w:nsid w:val="31E1F70F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35427,51 +35427,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E1B9B40"/>
+    <w:nsid w:val="2491ED8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35557,51 +35557,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ECEBD33"/>
+    <w:nsid w:val="65B734C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>