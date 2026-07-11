--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CDB87E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CDB87E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CDB87E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R365A9326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR365A9326" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR365A9326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1325,51 +1325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2188,51 +2188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3125,51 +3125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3684,51 +3684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12827,51 +12827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaručeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21800,51 +21800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31895,51 +31895,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33405,51 +33405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34478,51 +34478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35004,84 +35004,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.6.2026 1:04:26</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="659A60A7"/>
+    <w:nsid w:val="40DDBA37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35167,51 +35167,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3085DCE1"/>
+    <w:nsid w:val="7B33659E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35297,51 +35297,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31E1F70F"/>
+    <w:nsid w:val="7546F184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35427,51 +35427,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2491ED8C"/>
+    <w:nsid w:val="5A94B7DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35557,51 +35557,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65B734C9"/>
+    <w:nsid w:val="310B4B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>