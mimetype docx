--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R365A9326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR365A9326" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR365A9326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F58050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F58050" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F58050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1325,51 +1325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2188,51 +2188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3125,51 +3125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3684,51 +3684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12827,51 +12827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaručeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21800,51 +21800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31895,51 +31895,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33405,51 +33405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34478,51 +34478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35004,84 +35004,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 5:08:10</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40DDBA37"/>
+    <w:nsid w:val="1E6A19BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35167,51 +35167,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B33659E"/>
+    <w:nsid w:val="4277E5F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35297,51 +35297,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7546F184"/>
+    <w:nsid w:val="5914DBD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35427,51 +35427,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A94B7DD"/>
+    <w:nsid w:val="643EEDB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35557,51 +35557,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="310B4B52"/>
+    <w:nsid w:val="481AAC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>