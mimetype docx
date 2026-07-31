--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F58050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F58050" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F58050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40E7BF35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40E7BF35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40E7BF35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1325,51 +1325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2188,51 +2188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3125,51 +3125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3684,51 +3684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12827,51 +12827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaručeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21800,51 +21800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31895,51 +31895,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33405,51 +33405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34478,51 +34478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35004,84 +35004,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 11.7.2026 6:06:33</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E6A19BC"/>
+    <w:nsid w:val="1674DE63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35167,51 +35167,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4277E5F0"/>
+    <w:nsid w:val="1FC226F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35297,51 +35297,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5914DBD6"/>
+    <w:nsid w:val="70B22889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35427,51 +35427,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="643EEDB6"/>
+    <w:nsid w:val="1CA3D536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35557,51 +35557,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="481AAC2E"/>
+    <w:nsid w:val="65CD33E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>