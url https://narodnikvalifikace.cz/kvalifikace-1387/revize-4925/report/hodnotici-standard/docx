--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40E7BF35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40E7BF35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40E7BF35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7375D7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7375D7CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7375D7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1325,51 +1325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2188,51 +2188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3125,51 +3125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3684,51 +3684,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12827,51 +12827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaručeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21800,51 +21800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31895,51 +31895,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33405,51 +33405,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34478,51 +34478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35004,84 +35004,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 31.7.2026 16:16:41</w:t>
+        <w:t>Realitní zprostředkovatel/zprostředkovatelka, 21.8.2026 1:56:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1674DE63"/>
+    <w:nsid w:val="365CA522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35167,51 +35167,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC226F2"/>
+    <w:nsid w:val="5CD410FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35297,51 +35297,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70B22889"/>
+    <w:nsid w:val="30242D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35427,51 +35427,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CA3D536"/>
+    <w:nsid w:val="378CCD9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -35557,51 +35557,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65CD33E2"/>
+    <w:nsid w:val="6B45397E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>