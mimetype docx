--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA2F0B53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA2F0B53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA2F0B53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32573045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32573045" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32573045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 16.4.2026 22:52:20</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="393EAF99"/>
+    <w:nsid w:val="40634FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F0EE70"/>
+    <w:nsid w:val="47F371BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A06B175"/>
+    <w:nsid w:val="30CCD5BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2946A27E"/>
+    <w:nsid w:val="3E4D2DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="38CEEDB7"/>
+    <w:nsid w:val="7FD5E78E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>