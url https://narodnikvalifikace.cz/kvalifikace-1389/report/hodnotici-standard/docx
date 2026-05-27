--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32573045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32573045" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32573045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62AFC15C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62AFC15C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62AFC15C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:08</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:09</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 17:10:09</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40634FA7"/>
+    <w:nsid w:val="505F2BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47F371BE"/>
+    <w:nsid w:val="4533D56A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30CCD5BA"/>
+    <w:nsid w:val="3669E5F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E4D2DE4"/>
+    <w:nsid w:val="5B84B634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FD5E78E"/>
+    <w:nsid w:val="350ED550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>