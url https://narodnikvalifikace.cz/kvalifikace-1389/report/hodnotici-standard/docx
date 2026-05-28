--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62AFC15C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62AFC15C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62AFC15C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B5A4C9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B5A4C9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B5A4C9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 0:56:54</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="505F2BF1"/>
+    <w:nsid w:val="16364D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4533D56A"/>
+    <w:nsid w:val="7381ACE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3669E5F3"/>
+    <w:nsid w:val="50F55F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B84B634"/>
+    <w:nsid w:val="2901F4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="350ED550"/>
+    <w:nsid w:val="682B5DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>