--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B5A4C9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B5A4C9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B5A4C9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40BC9803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40BC9803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40BC9803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:18:46</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16364D66"/>
+    <w:nsid w:val="14353FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7381ACE0"/>
+    <w:nsid w:val="6BF5A006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50F55F7B"/>
+    <w:nsid w:val="6E12749F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2901F4E5"/>
+    <w:nsid w:val="54AB0F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="682B5DFF"/>
+    <w:nsid w:val="0F598059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>