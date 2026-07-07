--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40BC9803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40BC9803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40BC9803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70FB1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70FB1310" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70FB1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 9:15:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14353FE6"/>
+    <w:nsid w:val="29C8557E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BF5A006"/>
+    <w:nsid w:val="3F615074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E12749F"/>
+    <w:nsid w:val="6D8CB67C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54AB0F32"/>
+    <w:nsid w:val="1535EB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F598059"/>
+    <w:nsid w:val="204D2155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>