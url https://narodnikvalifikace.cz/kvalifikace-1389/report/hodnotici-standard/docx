--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70FB1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70FB1310" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70FB1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R233B6D50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR233B6D50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR233B6D50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 11:22:23</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29C8557E"/>
+    <w:nsid w:val="683E1B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F615074"/>
+    <w:nsid w:val="1244C8E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D8CB67C"/>
+    <w:nsid w:val="56B6A81E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1535EB81"/>
+    <w:nsid w:val="49B8B635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="204D2155"/>
+    <w:nsid w:val="1FCD7B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>