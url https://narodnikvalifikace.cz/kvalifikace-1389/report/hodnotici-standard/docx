--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R233B6D50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR233B6D50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR233B6D50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67C79CEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67C79CEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67C79CEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 11:10:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="683E1B5C"/>
+    <w:nsid w:val="2B020CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1244C8E2"/>
+    <w:nsid w:val="246E4591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56B6A81E"/>
+    <w:nsid w:val="4B6C7EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49B8B635"/>
+    <w:nsid w:val="51C67BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FCD7B0E"/>
+    <w:nsid w:val="4E3224F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>