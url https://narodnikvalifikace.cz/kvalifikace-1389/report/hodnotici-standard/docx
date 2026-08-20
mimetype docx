--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67C79CEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67C79CEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67C79CEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11D94C41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11D94C41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11D94C41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 12:43:34</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 23:50:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B020CFB"/>
+    <w:nsid w:val="25B04981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="246E4591"/>
+    <w:nsid w:val="1A8D8BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B6C7EAC"/>
+    <w:nsid w:val="6A9A5A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51C67BB1"/>
+    <w:nsid w:val="551CC893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E3224F3"/>
+    <w:nsid w:val="1060D36F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>