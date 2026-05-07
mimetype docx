--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59001FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59001FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59001FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BEEC641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BEEC641" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BEEC641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.4.2026 5:54:37</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2706EC39"/>
+    <w:nsid w:val="31A931D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="310730E0"/>
+    <w:nsid w:val="5BDE7529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0015104D"/>
+    <w:nsid w:val="5FB1792A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76289F7A"/>
+    <w:nsid w:val="4EFAE45D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BBC70A9"/>
+    <w:nsid w:val="6E02FAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>