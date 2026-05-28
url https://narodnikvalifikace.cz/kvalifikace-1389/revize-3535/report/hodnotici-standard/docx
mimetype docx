--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BEEC641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BEEC641" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BEEC641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R753BBCE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR753BBCE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR753BBCE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.5.2026 18:48:52</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31A931D6"/>
+    <w:nsid w:val="274C965F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BDE7529"/>
+    <w:nsid w:val="1403667E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FB1792A"/>
+    <w:nsid w:val="17C683A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4EFAE45D"/>
+    <w:nsid w:val="6B186D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E02FAA0"/>
+    <w:nsid w:val="493554F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>