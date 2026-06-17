--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R753BBCE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR753BBCE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR753BBCE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D434DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D434DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D434DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 28.5.2026 3:21:39</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="274C965F"/>
+    <w:nsid w:val="78BBC3E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1403667E"/>
+    <w:nsid w:val="703965B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17C683A7"/>
+    <w:nsid w:val="131F89E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B186D10"/>
+    <w:nsid w:val="7AF7B4B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="493554F5"/>
+    <w:nsid w:val="12C6FE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>