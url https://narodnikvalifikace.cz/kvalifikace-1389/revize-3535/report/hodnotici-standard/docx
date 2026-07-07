--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D434DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D434DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D434DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50C7B49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50C7B49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50C7B49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 17.6.2026 15:12:02</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78BBC3E5"/>
+    <w:nsid w:val="1CF81D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="703965B5"/>
+    <w:nsid w:val="07A5C0BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="131F89E5"/>
+    <w:nsid w:val="20E952BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7AF7B4B0"/>
+    <w:nsid w:val="46160C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12C6FE0A"/>
+    <w:nsid w:val="2DB12CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>