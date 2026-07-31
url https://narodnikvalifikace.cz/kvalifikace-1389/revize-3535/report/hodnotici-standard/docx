--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50C7B49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50C7B49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50C7B49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7208B0DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7208B0DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7208B0DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 7.7.2026 18:00:17</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CF81D6B"/>
+    <w:nsid w:val="770FBAF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07A5C0BB"/>
+    <w:nsid w:val="022365F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20E952BA"/>
+    <w:nsid w:val="205EE648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46160C54"/>
+    <w:nsid w:val="6B7E064E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DB12CB3"/>
+    <w:nsid w:val="472DADDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>