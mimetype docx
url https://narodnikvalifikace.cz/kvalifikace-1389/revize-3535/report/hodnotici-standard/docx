--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7208B0DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7208B0DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7208B0DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R210D8B67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR210D8B67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR210D8B67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 31.7.2026 17:47:51</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="770FBAF3"/>
+    <w:nsid w:val="6B57DAAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="022365F6"/>
+    <w:nsid w:val="7DB09A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="205EE648"/>
+    <w:nsid w:val="2E7E04AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B7E064E"/>
+    <w:nsid w:val="53BBF3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="472DADDC"/>
+    <w:nsid w:val="3BF3C943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>