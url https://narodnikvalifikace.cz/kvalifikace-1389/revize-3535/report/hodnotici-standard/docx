--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R210D8B67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR210D8B67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR210D8B67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63CA0DAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63CA0DAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63CA0DAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3363,51 +3363,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4800,51 +4800,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15079,51 +15079,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25174,51 +25174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuríně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30867,51 +30867,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32716,51 +32716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33029,51 +33029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33555,84 +33555,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka vodní turistiky, 20.8.2026 20:15:06</w:t>
+        <w:t>Instruktor/instruktorka vodní turistiky, 9.9.2026 23:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B57DAAF"/>
+    <w:nsid w:val="7710A5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33718,51 +33718,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DB09A78"/>
+    <w:nsid w:val="7A1E63CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33848,51 +33848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E7E04AA"/>
+    <w:nsid w:val="673C5D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33978,51 +33978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53BBF3F3"/>
+    <w:nsid w:val="3F6CCC49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34108,51 +34108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BF3C943"/>
+    <w:nsid w:val="257468FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>