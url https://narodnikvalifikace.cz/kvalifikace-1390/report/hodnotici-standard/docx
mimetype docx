--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A2F79BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A2F79BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A2F79BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A318E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A318E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A318E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.4.2026 1:57:29</w:t>
+        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7287BC55"/>
+    <w:nsid w:val="09ACE2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="437B3403"/>
+    <w:nsid w:val="17C19D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>