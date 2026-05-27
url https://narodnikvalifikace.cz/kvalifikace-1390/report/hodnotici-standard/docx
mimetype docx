--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A318E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A318E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A318E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1670E3F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1670E3F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1670E3F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 7.5.2026 19:02:00</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09ACE2D7"/>
+    <w:nsid w:val="04878C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17C19D8E"/>
+    <w:nsid w:val="11EA39E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>