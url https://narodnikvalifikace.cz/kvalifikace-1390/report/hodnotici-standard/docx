--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1670E3F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1670E3F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1670E3F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CB58A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CB58A95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CB58A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 0:12:24</w:t>
+        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04878C35"/>
+    <w:nsid w:val="747EF866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11EA39E3"/>
+    <w:nsid w:val="68DBEFC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>