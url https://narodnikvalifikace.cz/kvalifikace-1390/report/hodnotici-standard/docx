--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CB58A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CB58A95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CB58A95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C6DCCCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C6DCCCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C6DCCCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 28.5.2026 1:24:39</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="747EF866"/>
+    <w:nsid w:val="30922B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68DBEFC8"/>
+    <w:nsid w:val="4CF695EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>