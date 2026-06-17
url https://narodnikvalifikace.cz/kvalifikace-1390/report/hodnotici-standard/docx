--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C6DCCCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C6DCCCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C6DCCCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2564BF9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2564BF9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2564BF9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 9:39:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30922B4E"/>
+    <w:nsid w:val="07BA5286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CF695EC"/>
+    <w:nsid w:val="00B2848F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>