--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2564BF9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2564BF9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2564BF9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25D8052B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25D8052B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25D8052B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 17.6.2026 11:21:27</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07BA5286"/>
+    <w:nsid w:val="1C74742C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00B2848F"/>
+    <w:nsid w:val="613E0CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>