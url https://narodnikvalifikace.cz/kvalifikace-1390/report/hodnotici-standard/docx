--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25D8052B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25D8052B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25D8052B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E94D359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E94D359" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E94D359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:18:40</w:t>
+        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C74742C"/>
+    <w:nsid w:val="2068C44A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="613E0CF7"/>
+    <w:nsid w:val="48F4977B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>