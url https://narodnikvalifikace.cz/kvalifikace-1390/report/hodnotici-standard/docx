--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E94D359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E94D359" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E94D359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5821741D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5821741D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5821741D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 11.7.2026 2:23:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2068C44A"/>
+    <w:nsid w:val="382CD9DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48F4977B"/>
+    <w:nsid w:val="351DE8D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>