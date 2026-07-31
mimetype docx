--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5821741D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5821741D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5821741D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33EEB63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33EEB63C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33EEB63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 9:54:16</w:t>
+        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="382CD9DA"/>
+    <w:nsid w:val="67D79C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="351DE8D0"/>
+    <w:nsid w:val="033AD203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>