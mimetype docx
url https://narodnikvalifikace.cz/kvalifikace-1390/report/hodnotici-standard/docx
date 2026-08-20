--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33EEB63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33EEB63C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33EEB63C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B177FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B177FDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B177FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 31.7.2026 11:10:14</w:t>
+        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67D79C4B"/>
+    <w:nsid w:val="021B216D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="033AD203"/>
+    <w:nsid w:val="6E527360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>