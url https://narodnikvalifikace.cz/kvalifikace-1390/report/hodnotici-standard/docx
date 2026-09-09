--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B177FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B177FDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B177FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6387C523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6387C523" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6387C523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13205,51 +13205,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sp.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22108,51 +22108,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23105,51 +23105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24200,51 +24200,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 13 až 16 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24773,84 +24773,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik květinář / technička květinářka, 20.8.2026 15:42:18</w:t>
+        <w:t>Technik květinář / technička květinářka, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="021B216D"/>
+    <w:nsid w:val="2AD01592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24936,51 +24936,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E527360"/>
+    <w:nsid w:val="4DB9DDAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>