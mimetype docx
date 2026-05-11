--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A2954A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A2954A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A2954A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6093A123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6093A123" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6093A123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 19.4.2026 21:14:58</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 19.4.2026 21:14:58</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 19.4.2026 21:14:58</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 19.4.2026 21:14:58</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 19.4.2026 21:14:58</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 19.4.2026 21:14:58</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 19.4.2026 21:14:58</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 19.4.2026 21:14:58</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="541D10CD"/>
+    <w:nsid w:val="655B2A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AB9DD94"/>
+    <w:nsid w:val="22AFDBBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>