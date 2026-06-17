--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6093A123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6093A123" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6093A123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ADD6A6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ADD6A6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ADD6A6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 11.5.2026 5:56:27</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="655B2A69"/>
+    <w:nsid w:val="388E10A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22AFDBBE"/>
+    <w:nsid w:val="7BD85464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>