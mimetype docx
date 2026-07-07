--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ADD6A6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ADD6A6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ADD6A6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R704C4C43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR704C4C43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR704C4C43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 17.6.2026 13:09:45</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="388E10A9"/>
+    <w:nsid w:val="37D70625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BD85464"/>
+    <w:nsid w:val="6F307152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>