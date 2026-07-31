--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R704C4C43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR704C4C43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR704C4C43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R721F51A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR721F51A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR721F51A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 7.7.2026 15:07:53</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37D70625"/>
+    <w:nsid w:val="6C46745F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F307152"/>
+    <w:nsid w:val="4640798A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>