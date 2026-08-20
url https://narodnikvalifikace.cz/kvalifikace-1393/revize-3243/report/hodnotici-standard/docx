--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R721F51A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR721F51A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR721F51A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15E9D803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15E9D803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15E9D803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 31.7.2026 13:17:11</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C46745F"/>
+    <w:nsid w:val="35F67760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4640798A"/>
+    <w:nsid w:val="13CE4B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>