--- v5 (2026-08-20)
+++ v6 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15E9D803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15E9D803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15E9D803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71E933AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71E933AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71E933AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 10.9.2026 3:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 10.9.2026 3:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 10.9.2026 3:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 10.9.2026 3:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5659,51 +5659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 10.9.2026 3:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6597,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 10.9.2026 3:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7521,51 +7521,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 10.9.2026 3:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8094,84 +8094,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola rybářská a vodohospodářská Jakuba Krčína, Třeboň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rybářský technik pro intenzivní chov ryb, 20.8.2026 22:11:51</w:t>
+        <w:t>Rybářský technik pro intenzivní chov ryb, 10.9.2026 3:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35F67760"/>
+    <w:nsid w:val="290CAB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8257,51 +8257,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13CE4B91"/>
+    <w:nsid w:val="51039386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>