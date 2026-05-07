--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AF7C078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AF7C078" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AF7C078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1942C458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1942C458" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1942C458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 1:55:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 1:55:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 1:55:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 1:55:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 1:55:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 1:55:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 1:55:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="540249FD"/>
+    <w:nsid w:val="2E9A39F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BF9585A"/>
+    <w:nsid w:val="7B2D5538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44B2B041"/>
+    <w:nsid w:val="7CEB7375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>