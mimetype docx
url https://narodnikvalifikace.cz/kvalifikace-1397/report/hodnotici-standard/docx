--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1942C458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1942C458" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1942C458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A6012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A6012" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A6012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 17:20:54</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E9A39F6"/>
+    <w:nsid w:val="6C36D3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B2D5538"/>
+    <w:nsid w:val="551151A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CEB7375"/>
+    <w:nsid w:val="7EBC5D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>