--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A6012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A6012" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A6012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E89703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E89703" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E89703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:01:04</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C36D3CE"/>
+    <w:nsid w:val="7DD5FC8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="551151A2"/>
+    <w:nsid w:val="31DD838D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EBC5D82"/>
+    <w:nsid w:val="3B515617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>