--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E89703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E89703" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E89703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C6BC803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C6BC803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C6BC803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:31:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DD5FC8C"/>
+    <w:nsid w:val="45013A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31DD838D"/>
+    <w:nsid w:val="2D5B1A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B515617"/>
+    <w:nsid w:val="13AFA2F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>