--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C6BC803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C6BC803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C6BC803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19E2320B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19E2320B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19E2320B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 2:37:11</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45013A03"/>
+    <w:nsid w:val="3C9630CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D5B1A1F"/>
+    <w:nsid w:val="3E8B7E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13AFA2F6"/>
+    <w:nsid w:val="011F7C51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>