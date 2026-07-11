--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19E2320B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19E2320B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19E2320B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R520E6B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR520E6B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR520E6B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 9:37:36</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C9630CE"/>
+    <w:nsid w:val="1C415D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E8B7E82"/>
+    <w:nsid w:val="4043835A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="011F7C51"/>
+    <w:nsid w:val="653F686B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>