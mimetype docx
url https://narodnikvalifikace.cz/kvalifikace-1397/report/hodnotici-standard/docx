--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R520E6B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR520E6B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR520E6B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R124471F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR124471F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR124471F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 2:18:26</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C415D6C"/>
+    <w:nsid w:val="042E1541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4043835A"/>
+    <w:nsid w:val="0E8BBD3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="653F686B"/>
+    <w:nsid w:val="44C73E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>