--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R124471F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR124471F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR124471F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6823D087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6823D087" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6823D087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 3:29:57</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="042E1541"/>
+    <w:nsid w:val="4CE86939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E8BBD3B"/>
+    <w:nsid w:val="15682352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44C73E5D"/>
+    <w:nsid w:val="05FEB3E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>