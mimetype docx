--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6823D087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6823D087" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6823D087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DAEBFBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DAEBFBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DAEBFBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 9:53:34</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CE86939"/>
+    <w:nsid w:val="234E80C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15682352"/>
+    <w:nsid w:val="29BE4383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05FEB3E0"/>
+    <w:nsid w:val="3AA696EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>