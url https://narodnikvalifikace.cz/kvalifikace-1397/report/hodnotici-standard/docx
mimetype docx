--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DAEBFBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DAEBFBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DAEBFBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E6D1C7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E6D1C7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E6D1C7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:29:45</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="234E80C5"/>
+    <w:nsid w:val="12A5700A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29BE4383"/>
+    <w:nsid w:val="66A82A18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AA696EA"/>
+    <w:nsid w:val="08295F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>