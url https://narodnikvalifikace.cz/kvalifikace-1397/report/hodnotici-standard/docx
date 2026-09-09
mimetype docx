--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E6D1C7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E6D1C7A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E6D1C7A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R536382B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR536382B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR536382B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 20:17:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1611,51 +1611,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 20:17:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2312,51 +2312,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 20:17:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 20:17:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5365,51 +5365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 20:17:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6516,51 +6516,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 20:17:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7033,84 +7033,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola kamenická Hořice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 15:41:29</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 20:17:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12A5700A"/>
+    <w:nsid w:val="2CB1F38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7196,51 +7196,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66A82A18"/>
+    <w:nsid w:val="50750391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7326,51 +7326,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08295F0B"/>
+    <w:nsid w:val="17CBAC3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>