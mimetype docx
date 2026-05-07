--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C7A9C8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C7A9C8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C7A9C8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R271909EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR271909EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR271909EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 4:37:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 4:37:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 4:37:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 4:37:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 4:37:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 4:37:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.4.2026 4:37:42</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="298F5827"/>
+    <w:nsid w:val="7407EA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B55FFFF"/>
+    <w:nsid w:val="36A1E955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78E87218"/>
+    <w:nsid w:val="4CCEBD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BC35372"/>
+    <w:nsid w:val="27EF3A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>