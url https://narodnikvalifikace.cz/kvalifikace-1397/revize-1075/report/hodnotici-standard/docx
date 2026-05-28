--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R271909EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR271909EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR271909EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F57C8CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F57C8CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F57C8CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 7.5.2026 19:08:15</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7407EA98"/>
+    <w:nsid w:val="68D8C6A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36A1E955"/>
+    <w:nsid w:val="3CA4DD84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CCEBD24"/>
+    <w:nsid w:val="25F1AF53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27EF3A14"/>
+    <w:nsid w:val="4F444D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>