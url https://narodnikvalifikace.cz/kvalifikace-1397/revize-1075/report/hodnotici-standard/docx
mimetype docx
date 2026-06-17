--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F57C8CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F57C8CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F57C8CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B2BD79B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B2BD79B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B2BD79B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 28.5.2026 3:49:27</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68D8C6A1"/>
+    <w:nsid w:val="715E539A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CA4DD84"/>
+    <w:nsid w:val="17FE3FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25F1AF53"/>
+    <w:nsid w:val="13EA634B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F444D58"/>
+    <w:nsid w:val="07E52A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>