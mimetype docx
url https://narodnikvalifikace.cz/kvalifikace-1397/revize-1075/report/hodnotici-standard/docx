--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B2BD79B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B2BD79B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B2BD79B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AA45DB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AA45DB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AA45DB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 17.6.2026 15:33:39</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="715E539A"/>
+    <w:nsid w:val="24505DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17FE3FDB"/>
+    <w:nsid w:val="4AA8361F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13EA634B"/>
+    <w:nsid w:val="2EDD87DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07E52A8B"/>
+    <w:nsid w:val="484751E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>