--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AA45DB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AA45DB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AA45DB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC6B609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC6B609" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC6B609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 4:56:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24505DB6"/>
+    <w:nsid w:val="745DF05D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AA8361F"/>
+    <w:nsid w:val="3EB895F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EDD87DC"/>
+    <w:nsid w:val="094790DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="484751E5"/>
+    <w:nsid w:val="729CE616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>