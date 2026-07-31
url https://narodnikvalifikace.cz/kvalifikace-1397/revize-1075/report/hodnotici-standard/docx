--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC6B609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC6B609" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC6B609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42CDA128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42CDA128" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42CDA128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 11.7.2026 6:25:30</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="745DF05D"/>
+    <w:nsid w:val="0FB4C343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EB895F9"/>
+    <w:nsid w:val="11DA78A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="094790DA"/>
+    <w:nsid w:val="7E0B5F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="729CE616"/>
+    <w:nsid w:val="26E907F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>