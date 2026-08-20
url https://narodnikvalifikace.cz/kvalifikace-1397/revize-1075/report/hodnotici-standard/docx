--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42CDA128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42CDA128" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42CDA128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EEA4958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EEA4958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EEA4958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 31.7.2026 14:34:35</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FB4C343"/>
+    <w:nsid w:val="29674523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11DA78A1"/>
+    <w:nsid w:val="554F70E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E0B5F14"/>
+    <w:nsid w:val="7EE07097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26E907F3"/>
+    <w:nsid w:val="4EE8BBB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>