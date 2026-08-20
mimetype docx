--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EEA4958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EEA4958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EEA4958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R97A8822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR97A8822" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR97A8822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:14:56</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29674523"/>
+    <w:nsid w:val="7C2ACB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="554F70E8"/>
+    <w:nsid w:val="169F2FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EE07097"/>
+    <w:nsid w:val="08CE095A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4EE8BBB1"/>
+    <w:nsid w:val="2611CA37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>