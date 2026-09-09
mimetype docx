--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R97A8822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR97A8822" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR97A8822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22C7E566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22C7E566" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22C7E566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 13.09.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 23:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 23:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2614,51 +2614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 23:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3868,51 +3868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 23:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4785,51 +4785,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 23:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5821,51 +5821,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 23:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,84 +6450,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kamenictví Foit, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 20.8.2026 20:53:53</w:t>
+        <w:t>Obsluha programově řízených strojů a linek v kamenické výrobě, 9.9.2026 23:23:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C2ACB68"/>
+    <w:nsid w:val="1297BD27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6613,51 +6613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="169F2FA3"/>
+    <w:nsid w:val="6789F1BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6743,51 +6743,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08CE095A"/>
+    <w:nsid w:val="2E7A3CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6873,51 +6873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2611CA37"/>
+    <w:nsid w:val="1A1B61D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>