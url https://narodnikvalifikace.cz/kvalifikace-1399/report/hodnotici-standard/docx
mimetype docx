--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R146B45C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR146B45C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR146B45C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D984CEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D984CEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D984CEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1174,51 +1174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4874,51 +4874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6203,51 +6203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8091,51 +8091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10326,51 +10326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22419,51 +22419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26679,51 +26679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27252,84 +27252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dan Vobora, Cyklotábor s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 16.4.2026 22:55:05</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B4973B2"/>
+    <w:nsid w:val="752DF3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27415,51 +27415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="155EF562"/>
+    <w:nsid w:val="7FC63CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27545,51 +27545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72B11690"/>
+    <w:nsid w:val="4B50AA56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>