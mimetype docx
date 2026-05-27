--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D984CEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D984CEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D984CEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R186A653B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR186A653B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR186A653B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1174,51 +1174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4874,51 +4874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6203,51 +6203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8091,51 +8091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10326,51 +10326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22419,51 +22419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26679,51 +26679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27252,84 +27252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dan Vobora, Cyklotábor s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.5.2026 19:01:24</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="752DF3B7"/>
+    <w:nsid w:val="2736E6DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27415,51 +27415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FC63CD7"/>
+    <w:nsid w:val="0530DE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27545,51 +27545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B50AA56"/>
+    <w:nsid w:val="77D86D62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>