--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R186A653B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR186A653B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR186A653B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14F0E757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14F0E757" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14F0E757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1174,51 +1174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4874,51 +4874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6203,51 +6203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8091,51 +8091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10326,51 +10326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22419,51 +22419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26679,51 +26679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27252,84 +27252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dan Vobora, Cyklotábor s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 27.5.2026 23:54:37</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2736E6DA"/>
+    <w:nsid w:val="215CAF6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27415,51 +27415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0530DE1F"/>
+    <w:nsid w:val="48933B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27545,51 +27545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77D86D62"/>
+    <w:nsid w:val="37EC5176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>