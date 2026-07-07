--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14F0E757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14F0E757" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14F0E757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21DAFBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21DAFBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21DAFBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1174,51 +1174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4874,51 +4874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6203,51 +6203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8091,51 +8091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10326,51 +10326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22419,51 +22419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26679,51 +26679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27252,84 +27252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dan Vobora, Cyklotábor s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 17.6.2026 9:36:49</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="215CAF6E"/>
+    <w:nsid w:val="4F24AF8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27415,51 +27415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48933B51"/>
+    <w:nsid w:val="566ED3BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27545,51 +27545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37EC5176"/>
+    <w:nsid w:val="38C51D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>