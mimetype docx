--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21DAFBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21DAFBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21DAFBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F2AE8F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F2AE8F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F2AE8F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1174,51 +1174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4874,51 +4874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6203,51 +6203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8091,51 +8091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10326,51 +10326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22419,51 +22419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26679,51 +26679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27252,84 +27252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dan Vobora, Cyklotábor s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 12:24:56</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F24AF8F"/>
+    <w:nsid w:val="327C6127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27415,51 +27415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="566ED3BC"/>
+    <w:nsid w:val="2304B659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27545,51 +27545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38C51D2C"/>
+    <w:nsid w:val="2F9DA9D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>