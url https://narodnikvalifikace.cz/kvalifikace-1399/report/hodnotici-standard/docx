--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F2AE8F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F2AE8F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F2AE8F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7400F214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7400F214" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7400F214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1174,51 +1174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4874,51 +4874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6203,51 +6203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8091,51 +8091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10326,51 +10326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22419,51 +22419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26679,51 +26679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27252,84 +27252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dan Vobora, Cyklotábor s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 7.7.2026 13:43:44</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="327C6127"/>
+    <w:nsid w:val="00BACFBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27415,51 +27415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2304B659"/>
+    <w:nsid w:val="69E3A1A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27545,51 +27545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F9DA9D4"/>
+    <w:nsid w:val="4B24C598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>