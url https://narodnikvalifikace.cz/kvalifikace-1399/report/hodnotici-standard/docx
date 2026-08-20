--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7400F214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7400F214" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7400F214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3899C738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3899C738" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3899C738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1174,51 +1174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4874,51 +4874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6203,51 +6203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8091,51 +8091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10326,51 +10326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22419,51 +22419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26679,51 +26679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27252,84 +27252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dan Vobora, Cyklotábor s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 31.7.2026 11:25:23</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00BACFBD"/>
+    <w:nsid w:val="1528B04F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27415,51 +27415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E3A1A0"/>
+    <w:nsid w:val="5AF77D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27545,51 +27545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B24C598"/>
+    <w:nsid w:val="3ED74B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>