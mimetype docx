--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3899C738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3899C738" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3899C738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R374C9894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR374C9894" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR374C9894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1174,51 +1174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3707,51 +3707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4874,51 +4874,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6203,51 +6203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7370,51 +7370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8091,51 +8091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10326,51 +10326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22419,51 +22419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26679,51 +26679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27252,84 +27252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dan Vobora, Cyklotábor s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 20.8.2026 14:35:38</w:t>
+        <w:t>Cyklomechanik/cyklomechanička sportovního týmu, 9.9.2026 21:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1528B04F"/>
+    <w:nsid w:val="11924A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27415,51 +27415,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AF77D9A"/>
+    <w:nsid w:val="445576E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27545,51 +27545,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3ED74B42"/>
+    <w:nsid w:val="5566B321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>