--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F080205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F080205" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F080205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1271BE9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1271BE9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1271BE9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.4.2026 1:52:30</w:t>
+        <w:t>Číšník/servírka, 7.5.2026 18:04:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.4.2026 1:52:30</w:t>
+        <w:t>Číšník/servírka, 7.5.2026 18:04:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.4.2026 1:52:30</w:t>
+        <w:t>Číšník/servírka, 7.5.2026 18:04:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.4.2026 1:52:30</w:t>
+        <w:t>Číšník/servírka, 7.5.2026 18:04:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>