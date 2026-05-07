--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1271BE9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1271BE9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1271BE9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R560BE078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR560BE078" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR560BE078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.5.2026 18:04:35</w:t>
+        <w:t>Číšník/servírka, 7.5.2026 18:07:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.5.2026 18:04:35</w:t>
+        <w:t>Číšník/servírka, 7.5.2026 18:07:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.5.2026 18:04:35</w:t>
+        <w:t>Číšník/servírka, 7.5.2026 18:07:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.5.2026 18:04:35</w:t>
+        <w:t>Číšník/servírka, 7.5.2026 18:07:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>