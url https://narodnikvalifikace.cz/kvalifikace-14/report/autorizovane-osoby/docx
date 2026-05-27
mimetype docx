--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R560BE078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR560BE078" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR560BE078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C2A49FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C2A49FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C2A49FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.5.2026 18:07:01</w:t>
+        <w:t>Číšník/servírka, 27.5.2026 23:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -636,1121 +636,1121 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bar High s.r.o.</w:t>
+        <w:t>ArtTasteSweets s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vodoteči 376, 25081 Nehvizdy</w:t>
+        <w:t>Vratislavova 3/25, 12800 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Česká barmanská asociace, z.s.</w:t>
+        <w:t>Bar High s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na Vodoteči 376, 25081 Nehvizdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká barmanská asociace, z.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Šimáčkova 704/135, 62800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PhDr. Endlicherová Zdeňka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoppova  876/10, 60200 Brno</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Bosonožská 381/9, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hotelová škola, Frenštát pod Radhoštěm, příspěvková organizace</w:t>
+        <w:t>Hotelová škola s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mariánská 252, 74401 Frenštát pod Radhoštěm</w:t>
+        <w:t>Bosonožská 381/9, 62500 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hotelová škola, Ostrava, příspěvková  organizace</w:t>
+        <w:t>Hotelová škola, Frenštát pod Radhoštěm, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krakovská 1095, 70030 Ostrava</w:t>
+        <w:t>Mariánská 252, 74401 Frenštát pod Radhoštěm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Integrovaná střední škola Hodonín, příspěvková organizace</w:t>
+        <w:t xml:space="preserve">Hotelová škola, Ostrava, příspěvková  organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lipová alej 3756/21, 69503 Hodonín</w:t>
+        <w:t>Krakovská 1095, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>IVEX, s.r.o.</w:t>
+        <w:t>Integrovaná střední škola Hodonín, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lohniského 848/17, 15200 Praha 5</w:t>
+        <w:t>Lipová alej 3756/21, 69503 Hodonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Labská střední odborná škola a Střední odborné učiliště Pardubice, s. r. o.</w:t>
+        <w:t>IVEX, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>U Josefa 118, 53009 Pardubice</w:t>
+        <w:t>Lohniského 848/17, 15200 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Moravská střední škola s.r.o.</w:t>
+        <w:t>Labská střední odborná škola a Střední odborné učiliště Pardubice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>U Josefa 118, 53009 Pardubice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Moravská střední škola s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>77200 Olomouc, Pasteurova 935/8a, PSČ 772 00 935/8a,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Mrtýnek Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10522"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10578"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mezice 107, 78332 Náklo</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Bratříků 851, 58002 Havlíčkův Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+        <w:t>Obchodní akademie a Hotelová škola Havlíčkův Brod se sídlem v Havlíčkově Brodě, Bratříků 851, 580 02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+        <w:t>Bratříků 851, 58002 Havlíčkův Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bc. Skoupilík Lukáš</w:t>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Černokostelecká 1772/97, 10000 Praha 10</w:t>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SOU a SOŠ, SČMSD, Znojmo, s.r.o</w:t>
+        <w:t>Bc. Skoupilík Lukáš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přímětická 1812, 66902 Znojmo</w:t>
+        <w:t>Černokostelecká 1772/97, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště obchodu a služeb, Chrudim, Čáslavská 205</w:t>
+        <w:t>SOU a SOŠ, SČMSD, Znojmo, s.r.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Čáslavská 205, 53701 Chrudim</w:t>
+        <w:t>Přímětická 1812, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13374"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13430"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště Praha Čakovice</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště obchodu a služeb, Chrudim, Čáslavská 205</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13374"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13430"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Čáslavská 205, 53701 Chrudim</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13991"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14047"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště Praha Čakovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13991"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14047"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ke Stadionu 623, 19600 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14607"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14663"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14607"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14663"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pohorská 86, 38241 Kaplice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Městec Králové, T. G. Masaryka 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Komenského 86/14, 39701 Písek</w:t>
+        <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.5.2026 18:07:01</w:t>
+        <w:t>Číšník/servírka, 27.5.2026 23:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1917,1337 +1917,1337 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště, Polička, Čs. armády 485</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Čsl. armády 485, 57201 Polička</w:t>
+        <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Polička, Čs. armády 485</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Čsl. armády 485, 57201 Polička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Nemocniční 117/11, 79395 Město Albrechtice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola Josefa Sousedíka Vsetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Benátky 1779, 75501 Vsetín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Komenského  677, 78401 Litovel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola obchodu a služeb</w:t>
+        <w:t>Střední odborná škola Litovel, Komenského 677</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
+        <w:t xml:space="preserve">Komenského  677, 78401 Litovel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
+        <w:t>Střední odborná škola obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
+        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště zemědělské a služeb, Dačice, nám. Republiky 86</w:t>
+        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>nám. Republiky 86, 38001 Dačice</w:t>
+        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední pedagogická škola a Střední odborná škola Kladno, příspěvková organizace</w:t>
+        <w:t>Střední odborné učiliště zemědělské a služeb, Dačice, nám. Republiky 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Náměstí Edvarda Beneše 2353, 27201 Kladno</w:t>
+        <w:t>nám. Republiky 86, 38001 Dačice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola a Střední odborná škola gastronomie a služeb Most, příspěvková organizace</w:t>
+        <w:t>Střední pedagogická škola a Střední odborná škola Kladno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Palacha 711, 43401 Most</w:t>
+        <w:t>Náměstí Edvarda Beneše 2353, 27201 Kladno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola a Vyšší odborná škola cestovního ruchu České Budějovice se sídlem v Českých Budějovicích, Senovážné náměstí 239/12</w:t>
+        <w:t>Střední průmyslová škola a Střední odborná škola gastronomie a služeb Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Senovážné nám. 239, 37001 České Budějovice</w:t>
+        <w:t>Jana Palacha 711, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:t>Střední škola a Vyšší odborná škola cestovního ruchu České Budějovice se sídlem v Českých Budějovicích, Senovážné náměstí 239/12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+        <w:t>Senovážné nám. 239, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola dopravy, obchodu a služeb</w:t>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola dopravy, obchodu a služeb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Klášterní nám. 127, 67201 Moravský Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10355"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10299"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10355"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zámecká 1, 56401 Žamberk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a obchodu Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
-[...10 lines deleted...]
-        <w:t>Zámecká 1, 56401 Žamberk</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Univerzitní 3015, 76142 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a obchodu Zlín</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Univerzitní 3015, 76142 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13076"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
-[...10 lines deleted...]
-        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13904"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13848"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13904"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14464"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14520"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14464"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14520"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola služeb a řemesel, Stochov, J. Šípka 187</w:t>
+        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
+        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.5.2026 18:07:01</w:t>
+        <w:t>Číšník/servírka, 27.5.2026 23:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3414,365 +3414,419 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+        <w:t>Střední škola služeb a řemesel, Stochov, J. Šípka 187</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 702, 43001 Chomutov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4197"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4197"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4757"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4813"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4757"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4813"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5374"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5430"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vičanová Vlasta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5374"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5430"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>58835 Vílanec 89,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4757"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4813"/>
-[...10 lines deleted...]
-        <w:t>Vičanová Vlasta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5816"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zapalač Karel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4757"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5760"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4813"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5816"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.5.2026 18:07:01</w:t>
+        <w:t>Číšník/servírka, 27.5.2026 23:47:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>