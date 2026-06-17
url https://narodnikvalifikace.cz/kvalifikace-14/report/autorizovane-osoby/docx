--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C2A49FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C2A49FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C2A49FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E2A338A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E2A338A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E2A338A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 27.5.2026 23:47:14</w:t>
+        <w:t>Číšník/servírka, 17.6.2026 9:29:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 27.5.2026 23:47:14</w:t>
+        <w:t>Číšník/servírka, 17.6.2026 9:29:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 27.5.2026 23:47:14</w:t>
+        <w:t>Číšník/servírka, 17.6.2026 9:29:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3782,51 +3782,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 27.5.2026 23:47:14</w:t>
+        <w:t>Číšník/servírka, 17.6.2026 9:29:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>