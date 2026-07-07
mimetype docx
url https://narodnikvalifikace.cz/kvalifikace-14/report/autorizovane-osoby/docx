--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E2A338A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E2A338A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E2A338A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EC94A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EC94A09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EC94A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.6.2026 9:29:15</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 11:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.6.2026 9:29:15</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 11:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.6.2026 9:29:15</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 11:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3782,51 +3782,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.6.2026 9:29:15</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 11:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>