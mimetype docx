--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EC94A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EC94A09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EC94A09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R729B8231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR729B8231" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR729B8231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 11:05:03</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 12:22:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 11:05:03</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 12:22:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 11:05:03</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 12:22:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3782,51 +3782,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 11:05:03</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 12:22:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>