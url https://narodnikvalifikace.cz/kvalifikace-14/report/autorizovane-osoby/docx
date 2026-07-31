--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R729B8231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR729B8231" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR729B8231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4142DDD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4142DDD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4142DDD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 12:22:09</w:t>
+        <w:t>Číšník/servírka, 31.7.2026 11:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 12:22:09</w:t>
+        <w:t>Číšník/servírka, 31.7.2026 11:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 12:22:09</w:t>
+        <w:t>Číšník/servírka, 31.7.2026 11:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3782,51 +3782,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 12:22:09</w:t>
+        <w:t>Číšník/servírka, 31.7.2026 11:05:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>