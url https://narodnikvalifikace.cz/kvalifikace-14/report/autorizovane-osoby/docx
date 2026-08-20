--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4142DDD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4142DDD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4142DDD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R415551E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR415551E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR415551E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 31.7.2026 11:05:59</w:t>
+        <w:t>Číšník/servírka, 20.8.2026 15:40:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 31.7.2026 11:05:59</w:t>
+        <w:t>Číšník/servírka, 20.8.2026 15:40:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 31.7.2026 11:05:59</w:t>
+        <w:t>Číšník/servírka, 20.8.2026 15:40:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3782,51 +3782,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 31.7.2026 11:05:59</w:t>
+        <w:t>Číšník/servírka, 20.8.2026 15:40:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>