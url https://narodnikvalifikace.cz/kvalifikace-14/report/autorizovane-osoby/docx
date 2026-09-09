--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R415551E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR415551E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR415551E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA90927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA90927" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA90927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 20.8.2026 15:40:50</w:t>
+        <w:t>Číšník/servírka, 9.9.2026 20:16:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 20.8.2026 15:40:50</w:t>
+        <w:t>Číšník/servírka, 9.9.2026 20:16:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 20.8.2026 15:40:50</w:t>
+        <w:t>Číšník/servírka, 9.9.2026 20:16:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3782,51 +3782,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 20.8.2026 15:40:50</w:t>
+        <w:t>Číšník/servírka, 9.9.2026 20:16:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>