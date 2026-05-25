--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4115C002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4115C002" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4115C002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A4084D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A4084D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A4084D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2561,51 +2561,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3890,51 +3890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6150,51 +6150,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16083,51 +16083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26365,51 +26365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29028,51 +29028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30919,51 +30919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31288,51 +31288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31917,84 +31917,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 29.4.2026 4:31:15</w:t>
+        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4538149C"/>
+    <w:nsid w:val="42B53837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32080,51 +32080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66DCAAB8"/>
+    <w:nsid w:val="3D1FB7EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32210,51 +32210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B902DC6"/>
+    <w:nsid w:val="742941C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32340,51 +32340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05E662DA"/>
+    <w:nsid w:val="446FDB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>