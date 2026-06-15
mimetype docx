--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A4084D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A4084D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A4084D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29C04473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29C04473" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29C04473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2561,51 +2561,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3890,51 +3890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6150,51 +6150,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16083,51 +16083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26365,51 +26365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29028,51 +29028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30919,51 +30919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31288,51 +31288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31917,84 +31917,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 25.5.2026 5:41:05</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42B53837"/>
+    <w:nsid w:val="08CDB880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32080,51 +32080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D1FB7EE"/>
+    <w:nsid w:val="3B750C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32210,51 +32210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="742941C8"/>
+    <w:nsid w:val="5C824798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32340,51 +32340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="446FDB6F"/>
+    <w:nsid w:val="301B3F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>