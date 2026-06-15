--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29C04473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29C04473" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29C04473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29CC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29CC1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29CC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2561,51 +2561,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3890,51 +3890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6150,51 +6150,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16083,51 +16083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26365,51 +26365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29028,51 +29028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30919,51 +30919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31288,51 +31288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31917,84 +31917,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 4:44:13</w:t>
+        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08CDB880"/>
+    <w:nsid w:val="4E5583EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32080,51 +32080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B750C6D"/>
+    <w:nsid w:val="75CA2DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32210,51 +32210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C824798"/>
+    <w:nsid w:val="3073322C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32340,51 +32340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="301B3F45"/>
+    <w:nsid w:val="6608AC59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>