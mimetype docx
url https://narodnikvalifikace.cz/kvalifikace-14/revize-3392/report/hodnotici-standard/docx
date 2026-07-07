--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29CC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29CC1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29CC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R278ACF8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR278ACF8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR278ACF8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2561,51 +2561,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3890,51 +3890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6150,51 +6150,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16083,51 +16083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26365,51 +26365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29028,51 +29028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30919,51 +30919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31288,51 +31288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31917,84 +31917,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 15.6.2026 6:24:28</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E5583EE"/>
+    <w:nsid w:val="22051A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32080,51 +32080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75CA2DC9"/>
+    <w:nsid w:val="09CFDE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32210,51 +32210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3073322C"/>
+    <w:nsid w:val="5AC79283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32340,51 +32340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6608AC59"/>
+    <w:nsid w:val="730771C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>