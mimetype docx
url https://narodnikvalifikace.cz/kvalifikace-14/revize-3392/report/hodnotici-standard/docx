--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R278ACF8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR278ACF8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR278ACF8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BF3E01F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BF3E01F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BF3E01F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2561,51 +2561,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3890,51 +3890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6150,51 +6150,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16083,51 +16083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26365,51 +26365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29028,51 +29028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30919,51 +30919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31288,51 +31288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31917,84 +31917,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 13:45:10</w:t>
+        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22051A1C"/>
+    <w:nsid w:val="7FEF33F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32080,51 +32080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09CFDE61"/>
+    <w:nsid w:val="2D989F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32210,51 +32210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AC79283"/>
+    <w:nsid w:val="3749CE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32340,51 +32340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="730771C7"/>
+    <w:nsid w:val="24F367A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>