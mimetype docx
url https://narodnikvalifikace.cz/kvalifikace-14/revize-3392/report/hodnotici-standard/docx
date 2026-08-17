--- v5 (2026-07-07)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BF3E01F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BF3E01F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BF3E01F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38CD5B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38CD5B5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38CD5B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2561,51 +2561,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3890,51 +3890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6150,51 +6150,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16083,51 +16083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26365,51 +26365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29028,51 +29028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30919,51 +30919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31288,51 +31288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31917,84 +31917,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 7.7.2026 15:06:50</w:t>
+        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FEF33F1"/>
+    <w:nsid w:val="23AB3A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32080,51 +32080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D989F72"/>
+    <w:nsid w:val="6F1EE512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32210,51 +32210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3749CE01"/>
+    <w:nsid w:val="4C51D0EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32340,51 +32340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24F367A2"/>
+    <w:nsid w:val="121F7E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>