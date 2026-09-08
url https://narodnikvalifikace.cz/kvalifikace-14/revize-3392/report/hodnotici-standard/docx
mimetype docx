--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38CD5B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38CD5B5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38CD5B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C481651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C481651" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C481651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2561,51 +2561,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3890,51 +3890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5199,51 +5199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6150,51 +6150,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16083,51 +16083,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26365,51 +26365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29028,51 +29028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30919,51 +30919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31288,51 +31288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31917,84 +31917,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Číšník/servírka, 17.8.2026 18:18:54</w:t>
+        <w:t>Číšník/servírka, 8.9.2026 8:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23AB3A46"/>
+    <w:nsid w:val="6BD062DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32080,51 +32080,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F1EE512"/>
+    <w:nsid w:val="78C6AD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32210,51 +32210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C51D0EB"/>
+    <w:nsid w:val="3BF566B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32340,51 +32340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="121F7E1A"/>
+    <w:nsid w:val="1C09DACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>