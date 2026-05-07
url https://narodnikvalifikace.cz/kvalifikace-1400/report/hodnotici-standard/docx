--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ECFBE38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ECFBE38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ECFBE38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C00E3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C00E3FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C00E3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 16.4.2026 22:55:54</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CB90EF4"/>
+    <w:nsid w:val="3F615101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7868972C"/>
+    <w:nsid w:val="2DD25012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33076283"/>
+    <w:nsid w:val="52124697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="226646A3"/>
+    <w:nsid w:val="390AFB15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14772225"/>
+    <w:nsid w:val="56DCD58D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>