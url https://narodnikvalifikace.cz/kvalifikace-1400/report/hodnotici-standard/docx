--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C00E3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C00E3FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C00E3FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53377F2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53377F2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53377F2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.5.2026 17:09:58</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F615101"/>
+    <w:nsid w:val="7F22A16E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DD25012"/>
+    <w:nsid w:val="483BCEC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52124697"/>
+    <w:nsid w:val="3EE41389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="390AFB15"/>
+    <w:nsid w:val="7C66C539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56DCD58D"/>
+    <w:nsid w:val="0F2ACB60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>