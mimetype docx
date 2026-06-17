--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53377F2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53377F2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53377F2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AE030CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AE030CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AE030CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 28.5.2026 0:56:50</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F22A16E"/>
+    <w:nsid w:val="48385809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="483BCEC2"/>
+    <w:nsid w:val="2EA1AA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EE41389"/>
+    <w:nsid w:val="424C71FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C66C539"/>
+    <w:nsid w:val="59D284FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F2ACB60"/>
+    <w:nsid w:val="5516B516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>