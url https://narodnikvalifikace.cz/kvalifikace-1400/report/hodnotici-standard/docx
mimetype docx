--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AE030CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AE030CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AE030CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F044DFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F044DFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F044DFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 11:45:44</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48385809"/>
+    <w:nsid w:val="072860CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EA1AA0C"/>
+    <w:nsid w:val="65012D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="424C71FA"/>
+    <w:nsid w:val="60740F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59D284FF"/>
+    <w:nsid w:val="34968BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5516B516"/>
+    <w:nsid w:val="45E6ED44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>