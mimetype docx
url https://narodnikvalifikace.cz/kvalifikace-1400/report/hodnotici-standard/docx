--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F044DFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F044DFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F044DFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62C27985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62C27985" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62C27985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.6.2026 13:21:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="072860CC"/>
+    <w:nsid w:val="23831F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65012D93"/>
+    <w:nsid w:val="4D16E08B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60740F1C"/>
+    <w:nsid w:val="555C017C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34968BAA"/>
+    <w:nsid w:val="0FACCBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="45E6ED44"/>
+    <w:nsid w:val="71E992CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>