--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62C27985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62C27985" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62C27985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77920928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77920928" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77920928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 7.7.2026 16:14:46</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23831F9C"/>
+    <w:nsid w:val="2C6E825E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D16E08B"/>
+    <w:nsid w:val="1A1917E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="555C017C"/>
+    <w:nsid w:val="00CB9B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FACCBA0"/>
+    <w:nsid w:val="27D181EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71E992CB"/>
+    <w:nsid w:val="35885528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>