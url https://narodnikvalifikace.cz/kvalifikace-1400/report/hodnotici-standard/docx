--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77920928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77920928" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77920928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B010E50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B010E50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B010E50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 27.7.2026 18:19:35</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C6E825E"/>
+    <w:nsid w:val="12D7B68D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A1917E6"/>
+    <w:nsid w:val="4027482C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00CB9B50"/>
+    <w:nsid w:val="0BED0A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27D181EF"/>
+    <w:nsid w:val="34F46B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35885528"/>
+    <w:nsid w:val="2CDC4212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>