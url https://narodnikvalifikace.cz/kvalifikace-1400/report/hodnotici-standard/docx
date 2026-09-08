--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B010E50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B010E50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B010E50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E133063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E133063" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E133063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička elektrokol, 17.8.2026 19:13:39</w:t>
+        <w:t>Mechanik/mechanička elektrokol, 8.9.2026 6:40:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12D7B68D"/>
+    <w:nsid w:val="29E426F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4027482C"/>
+    <w:nsid w:val="5698FCCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BED0A2C"/>
+    <w:nsid w:val="1BB71093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34F46B5A"/>
+    <w:nsid w:val="61198C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CDC4212"/>
+    <w:nsid w:val="1BAE51FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>