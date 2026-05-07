--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REC4BB5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREC4BB5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREC4BB5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F0F23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F0F23B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F0F23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:42</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42DEC2B9"/>
+    <w:nsid w:val="3EAD3833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40D5E9A0"/>
+    <w:nsid w:val="5709E632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="584F2344"/>
+    <w:nsid w:val="0F5FC7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F2926A3"/>
+    <w:nsid w:val="3721C237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68DF8993"/>
+    <w:nsid w:val="4DC0B997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>