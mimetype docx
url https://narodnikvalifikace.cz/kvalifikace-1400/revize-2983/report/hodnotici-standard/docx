--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22F0F23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22F0F23B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22F0F23B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37353B86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37353B86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37353B86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:26</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EAD3833"/>
+    <w:nsid w:val="77169A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5709E632"/>
+    <w:nsid w:val="3782A960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F5FC7E6"/>
+    <w:nsid w:val="01C7FC54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3721C237"/>
+    <w:nsid w:val="4DE8B9E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DC0B997"/>
+    <w:nsid w:val="01D5B856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>