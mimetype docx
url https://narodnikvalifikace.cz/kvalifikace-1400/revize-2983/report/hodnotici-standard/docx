--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37353B86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37353B86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37353B86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R195F7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR195F7A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR195F7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 5:21:00</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77169A0D"/>
+    <w:nsid w:val="62E184A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3782A960"/>
+    <w:nsid w:val="1CCC4F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01C7FC54"/>
+    <w:nsid w:val="5FB1212D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DE8B9E9"/>
+    <w:nsid w:val="21CBA109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01D5B856"/>
+    <w:nsid w:val="78B78F2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>