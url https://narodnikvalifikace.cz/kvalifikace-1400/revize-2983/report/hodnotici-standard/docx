--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R195F7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR195F7A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR195F7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5764137D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5764137D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5764137D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:33:00</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62E184A9"/>
+    <w:nsid w:val="3E0A83C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CCC4F36"/>
+    <w:nsid w:val="6BA56D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FB1212D"/>
+    <w:nsid w:val="5402F124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21CBA109"/>
+    <w:nsid w:val="463446B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78B78F2A"/>
+    <w:nsid w:val="5DDE570B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>