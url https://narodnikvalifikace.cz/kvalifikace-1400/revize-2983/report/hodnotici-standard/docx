--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5764137D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5764137D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5764137D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4351BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4351BE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4351BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:00</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E0A83C5"/>
+    <w:nsid w:val="54A28D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BA56D00"/>
+    <w:nsid w:val="66F0A0E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5402F124"/>
+    <w:nsid w:val="16C84B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="463446B9"/>
+    <w:nsid w:val="122A4B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DDE570B"/>
+    <w:nsid w:val="2DF9AB67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>