--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4351BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4351BE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4351BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F247515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F247515" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F247515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:54:22</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54A28D39"/>
+    <w:nsid w:val="3F772076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66F0A0E9"/>
+    <w:nsid w:val="1D2CE0C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16C84B90"/>
+    <w:nsid w:val="55BAA51F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="122A4B55"/>
+    <w:nsid w:val="2F81C7B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DF9AB67"/>
+    <w:nsid w:val="625B7C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>