--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F247515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F247515" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F247515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DF98C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DF98C0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DF98C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3802,51 +3802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4915,51 +4915,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6156,51 +6156,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7969,51 +7969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8880,51 +8880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17666,51 +17666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18815,51 +18815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19500,84 +19500,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:37</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F772076"/>
+    <w:nsid w:val="724D80D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19663,51 +19663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D2CE0C2"/>
+    <w:nsid w:val="5DEB8BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19793,51 +19793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55BAA51F"/>
+    <w:nsid w:val="02B11692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19923,51 +19923,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F81C7B1"/>
+    <w:nsid w:val="3BDAFFBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20053,51 +20053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="625B7C0F"/>
+    <w:nsid w:val="6CCE248F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>