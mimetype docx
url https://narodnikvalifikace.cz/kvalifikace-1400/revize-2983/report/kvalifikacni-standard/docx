--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A1C5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A1C5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A1C5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A1C54CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A1C54CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A1C54CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:51</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2612,51 +2612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:51</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3297,84 +3297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.4.2026 2:08:51</w:t>
+        <w:t>Mechanik elektrokol, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3163719E"/>
+    <w:nsid w:val="01CF8D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3460,51 +3460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BA790F8"/>
+    <w:nsid w:val="7F6B7EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3590,51 +3590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="227C3CEF"/>
+    <w:nsid w:val="3BF94E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3720,51 +3720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EF808AA"/>
+    <w:nsid w:val="7C0BE69E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>