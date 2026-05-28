--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A1C54CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A1C54CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A1C54CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EFDA869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EFDA869" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EFDA869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:31</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2612,51 +2612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:31</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3297,84 +3297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.5.2026 19:03:31</w:t>
+        <w:t>Mechanik elektrokol, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01CF8D57"/>
+    <w:nsid w:val="5B70AB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3460,51 +3460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F6B7EF1"/>
+    <w:nsid w:val="06E771DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3590,51 +3590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BF94E48"/>
+    <w:nsid w:val="0EE5067F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3720,51 +3720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C0BE69E"/>
+    <w:nsid w:val="2BA2A541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>