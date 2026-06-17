--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EFDA869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EFDA869" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EFDA869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R742DD5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR742DD5F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR742DD5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 4:20:22</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2612,51 +2612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 4:20:22</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3297,84 +3297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 28.5.2026 4:20:22</w:t>
+        <w:t>Mechanik elektrokol, 17.6.2026 13:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B70AB9B"/>
+    <w:nsid w:val="5EB03E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3460,51 +3460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06E771DC"/>
+    <w:nsid w:val="28A834C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3590,51 +3590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EE5067F"/>
+    <w:nsid w:val="2EB1FF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3720,51 +3720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BA2A541"/>
+    <w:nsid w:val="75F821A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>