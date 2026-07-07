--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R742DD5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR742DD5F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR742DD5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6682A597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6682A597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6682A597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:32:36</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2612,51 +2612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:32:36</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3297,84 +3297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.6.2026 13:32:36</w:t>
+        <w:t>Mechanik elektrokol, 7.7.2026 15:08:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EB03E9C"/>
+    <w:nsid w:val="262CA6F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3460,51 +3460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28A834C5"/>
+    <w:nsid w:val="08EED258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3590,51 +3590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EB1FF85"/>
+    <w:nsid w:val="2E5FFE30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3720,51 +3720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75F821A7"/>
+    <w:nsid w:val="731D332B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>