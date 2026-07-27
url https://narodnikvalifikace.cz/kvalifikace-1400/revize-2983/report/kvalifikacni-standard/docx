--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6682A597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6682A597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6682A597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CE2E593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CE2E593" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CE2E593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:36</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:53:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2612,51 +2612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:36</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:53:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3297,84 +3297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 7.7.2026 15:08:36</w:t>
+        <w:t>Mechanik elektrokol, 27.7.2026 20:53:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="262CA6F8"/>
+    <w:nsid w:val="40C6B625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3460,51 +3460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08EED258"/>
+    <w:nsid w:val="71EA0F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3590,51 +3590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E5FFE30"/>
+    <w:nsid w:val="1098F097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3720,51 +3720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="731D332B"/>
+    <w:nsid w:val="2887F864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>