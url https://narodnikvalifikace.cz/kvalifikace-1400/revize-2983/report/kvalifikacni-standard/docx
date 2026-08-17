--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CE2E593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CE2E593" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CE2E593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F0AA64D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F0AA64D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F0AA64D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:53:54</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2612,51 +2612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:53:54</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3297,84 +3297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 27.7.2026 20:53:54</w:t>
+        <w:t>Mechanik elektrokol, 17.8.2026 20:21:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40C6B625"/>
+    <w:nsid w:val="70B2901D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3460,51 +3460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71EA0F47"/>
+    <w:nsid w:val="795BCA38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3590,51 +3590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1098F097"/>
+    <w:nsid w:val="3B1F7F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3720,51 +3720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2887F864"/>
+    <w:nsid w:val="043CA65D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>