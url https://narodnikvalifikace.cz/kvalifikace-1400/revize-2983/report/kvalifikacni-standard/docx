--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F0AA64D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F0AA64D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F0AA64D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35F02434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35F02434" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35F02434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:44</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2612,51 +2612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč při zkoušce použije vlastní ochranný oděv, obuv a ochranné pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:44</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3297,84 +3297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik elektrokol, 17.8.2026 20:21:44</w:t>
+        <w:t>Mechanik elektrokol, 8.9.2026 7:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70B2901D"/>
+    <w:nsid w:val="12F4DF80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3460,51 +3460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="795BCA38"/>
+    <w:nsid w:val="2D19B1B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3590,51 +3590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B1F7F04"/>
+    <w:nsid w:val="20B9ABF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3720,51 +3720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="043CA65D"/>
+    <w:nsid w:val="539CE520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>