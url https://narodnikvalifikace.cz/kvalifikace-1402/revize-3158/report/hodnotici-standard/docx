--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D54F7CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D54F7CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D54F7CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7F362F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7F362F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7F362F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.4.2026 4:37:41</w:t>
+        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="625327F4"/>
+    <w:nsid w:val="13FC2882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DC8040B"/>
+    <w:nsid w:val="5E6AFDC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EBF961E"/>
+    <w:nsid w:val="22285D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>