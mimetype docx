--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7F362F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7F362F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7F362F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FBA3AE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FBA3AE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FBA3AE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.5.2026 18:55:02</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13FC2882"/>
+    <w:nsid w:val="1D9129D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E6AFDC6"/>
+    <w:nsid w:val="76D77452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22285D61"/>
+    <w:nsid w:val="42D24303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>