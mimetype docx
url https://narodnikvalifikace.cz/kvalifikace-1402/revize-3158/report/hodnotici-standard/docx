--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FBA3AE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FBA3AE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FBA3AE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R737D9701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR737D9701" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR737D9701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:20:16</w:t>
+        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D9129D7"/>
+    <w:nsid w:val="72679CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D77452"/>
+    <w:nsid w:val="636396CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42D24303"/>
+    <w:nsid w:val="375E8D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>