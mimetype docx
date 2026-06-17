--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R737D9701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR737D9701" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR737D9701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA657CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA657CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA657CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 28.5.2026 4:31:07</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72679CCF"/>
+    <w:nsid w:val="2CAA859D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="636396CE"/>
+    <w:nsid w:val="496B192E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="375E8D4F"/>
+    <w:nsid w:val="3E6D4D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>