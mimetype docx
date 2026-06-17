--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA657CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA657CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA657CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D1735A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D1735A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D1735A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 12:50:04</w:t>
+        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CAA859D"/>
+    <w:nsid w:val="69654C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="496B192E"/>
+    <w:nsid w:val="45E5B2A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E6D4D9B"/>
+    <w:nsid w:val="0E3F0ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>