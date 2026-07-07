--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D1735A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D1735A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D1735A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R620085D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR620085D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR620085D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:28</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:28</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:28</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:28</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 17.6.2026 14:24:29</w:t>
+        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69654C99"/>
+    <w:nsid w:val="2EC2BBAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E5B2A1"/>
+    <w:nsid w:val="771EBE8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E3F0ED2"/>
+    <w:nsid w:val="3C6C76B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>