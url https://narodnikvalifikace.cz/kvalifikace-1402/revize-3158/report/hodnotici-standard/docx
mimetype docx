--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R620085D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR620085D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR620085D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FFFB7BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FFFB7BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FFFB7BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 7.7.2026 16:19:13</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EC2BBAB"/>
+    <w:nsid w:val="3F762D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="771EBE8D"/>
+    <w:nsid w:val="0AF1A6BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C6C76B2"/>
+    <w:nsid w:val="7B01E6FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>