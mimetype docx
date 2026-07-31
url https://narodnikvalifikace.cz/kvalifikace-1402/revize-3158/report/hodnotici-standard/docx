--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FFFB7BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FFFB7BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FFFB7BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20DBFEF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20DBFEF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20DBFEF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 14:39:31</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F762D5C"/>
+    <w:nsid w:val="051C36B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AF1A6BE"/>
+    <w:nsid w:val="004A58CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B01E6FE"/>
+    <w:nsid w:val="67AFBF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>