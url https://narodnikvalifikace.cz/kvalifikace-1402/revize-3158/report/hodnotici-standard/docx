--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20DBFEF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20DBFEF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20DBFEF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC9FA66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC9FA66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC9FA66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:16:22</w:t>
+        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="051C36B0"/>
+    <w:nsid w:val="60F2E08F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="004A58CE"/>
+    <w:nsid w:val="6A2F04E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67AFBF9A"/>
+    <w:nsid w:val="1E466929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>