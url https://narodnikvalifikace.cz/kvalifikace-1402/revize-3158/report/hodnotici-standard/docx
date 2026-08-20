--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC9FA66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC9FA66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC9FA66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF9F5CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF9F5CF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF9F5CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 31.7.2026 16:27:40</w:t>
+        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60F2E08F"/>
+    <w:nsid w:val="5F0098A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A2F04E0"/>
+    <w:nsid w:val="2186B128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E466929"/>
+    <w:nsid w:val="0B2B1401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>