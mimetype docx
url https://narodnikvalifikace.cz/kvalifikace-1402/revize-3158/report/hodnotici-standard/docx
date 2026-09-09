--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF9F5CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF9F5CF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF9F5CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A6805DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A6805DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A6805DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3869,51 +3869,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4320,51 +4320,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12698,51 +12698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17451,51 +17451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18309,51 +18309,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19336,51 +19336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 240 minut. Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20021,84 +20021,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Polygrafický technik mistr, 20.8.2026 20:53:49</w:t>
+        <w:t>Polygrafický technik mistr, 9.9.2026 22:04:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F0098A0"/>
+    <w:nsid w:val="0E9BD8AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20184,51 +20184,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2186B128"/>
+    <w:nsid w:val="5A8CC538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20314,51 +20314,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B2B1401"/>
+    <w:nsid w:val="0D80F3F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>