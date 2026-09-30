--- v7 (2026-09-09)
+++ v8 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AEA0CAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AEA0CAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AEA0CAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R330F7705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR330F7705" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR330F7705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 9.9.2026 21:26:49</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 9.9.2026 21:26:49</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 9.9.2026 21:26:49</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3801,51 +3801,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 9.9.2026 21:26:49</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4662,51 +4662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 9.9.2026 21:26:49</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6149,51 +6149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 9.9.2026 21:26:49</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6379,51 +6379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 9.9.2026 21:26:49</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6840,84 +6840,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 9.9.2026 21:26:49</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09C15B72"/>
+    <w:nsid w:val="3006EF58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +7003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53F6A524"/>
+    <w:nsid w:val="34393541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7133,51 +7133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DE7555B"/>
+    <w:nsid w:val="0E6F949A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>