--- v8 (2026-09-30)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R330F7705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR330F7705" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR330F7705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R162B55D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR162B55D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR162B55D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,68 +803,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 22.10.2026 7:45:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 8</w:t>
+        <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1521,68 +1521,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 22.10.2026 7:45:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 8</w:t>
+        <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2708,68 +2708,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 22.10.2026 7:45:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 8</w:t>
+        <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3801,68 +3801,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 22.10.2026 7:45:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 8</w:t>
+        <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4650,80 +4650,732 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4872" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10568"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10568"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru strojírenství, elektrotechnika, komunikační a výpočetní technika, geologie nebo hornictví, alespoň 5 let odborné praxe v řídicích činnostech v oblasti karotážního měření odpovídající aktuálnímu obsahu příslušné profesní kvalifikace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vysokoškolské vzdělání v oboru strojírenství, elektrotechnika, komunikační a výpočetní technika, geologie nebo hornictví, alespoň 5 let odborné praxe v řídicích činnostech v oblasti karotážního měření odpovídající aktuálnímu obsahu příslušné profesní kvalifikace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="4324" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11116"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 22.10.2026 7:45:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 8</w:t>
+        <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4798,790 +5450,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7195" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4252" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...111 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6647" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
-[...598 lines deleted...]
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5589,58 +5530,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Karotážní souprava pro měření</w:t>
+        <w:t>Karotážní souprava pro měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5648,58 +5589,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Karotážní přístroje, tj. povrchové a hlubinné měřicí přístroje (Karotážní měření v zapažených sondách /vrtech)</w:t>
+        <w:t>Karotážní přístroje, tj. povrchové a hlubinné měřicí přístroje (Karotážní měření v zapažených sondách /vrtech)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5707,58 +5648,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC</w:t>
+        <w:t>PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5766,58 +5707,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická a elektrotechnická dokumentace ke karotážním přístrojům</w:t>
+        <w:t>Technická a elektrotechnická dokumentace ke karotážním přístrojům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5825,58 +5766,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Diagram karotážního meření (např. Gama karotáž, teplotní měření, odporové měření apod.)</w:t>
+        <w:t>Diagram karotážního meření (např. Gama karotáž, teplotní měření, odporové měření apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5888,51 +5829,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5944,51 +5885,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6000,51 +5941,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9916"/>
+        <w:framePr w:w="10766" w:h="3911" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6055,79 +5996,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14055"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14055"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14395"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6973"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6137,80 +6078,163 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8006"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8006"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8346"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 22.10.2026 7:45:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 8</w:t>
+        <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6284,280 +6308,50 @@
                     <pic:cNvPr id="14" name="Picture 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...228 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6840,84 +6634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička karotážních přístrojů, 30.9.2026 2:41:44</w:t>
+        <w:t>Servisní technik/technička karotážních přístrojů, 22.10.2026 7:45:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 8</w:t>
+        <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3006EF58"/>
+    <w:nsid w:val="669373D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7003,51 +6797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34393541"/>
+    <w:nsid w:val="1C54250A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7133,51 +6927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E6F949A"/>
+    <w:nsid w:val="3F901AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>