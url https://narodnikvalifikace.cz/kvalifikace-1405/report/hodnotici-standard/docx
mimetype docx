--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75AE958A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75AE958A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75AE958A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBFE0AD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBFE0AD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBFE0AD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.4.2026 0:28:26</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.4.2026 0:28:26</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.4.2026 0:28:26</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.4.2026 0:28:26</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.4.2026 0:28:26</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.4.2026 0:28:26</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C9CB873"/>
+    <w:nsid w:val="3EAA8063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BA3FBE4"/>
+    <w:nsid w:val="3887D305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="685FB1AD"/>
+    <w:nsid w:val="5CCE4B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CA55638"/>
+    <w:nsid w:val="5496BE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>