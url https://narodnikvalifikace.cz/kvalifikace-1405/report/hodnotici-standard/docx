--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBFE0AD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBFE0AD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBFE0AD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FD2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FD2899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FD2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 17:11:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EAA8063"/>
+    <w:nsid w:val="2ACDBA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3887D305"/>
+    <w:nsid w:val="7C733F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CCE4B1E"/>
+    <w:nsid w:val="5B23A8B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5496BE22"/>
+    <w:nsid w:val="20510C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>