--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FD2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FD2899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FD2899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78E2A8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78E2A8FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78E2A8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
+        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
+        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
+        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
+        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
+        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 7.5.2026 19:01:51</w:t>
+        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2ACDBA9E"/>
+    <w:nsid w:val="6E203337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C733F0E"/>
+    <w:nsid w:val="37FBD56E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B23A8B1"/>
+    <w:nsid w:val="1D3BB3F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20510C84"/>
+    <w:nsid w:val="366BA104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>