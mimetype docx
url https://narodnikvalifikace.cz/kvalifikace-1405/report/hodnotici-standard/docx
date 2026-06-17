--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78E2A8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78E2A8FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78E2A8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28BB00C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28BB00C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28BB00C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 28.5.2026 3:18:35</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E203337"/>
+    <w:nsid w:val="444F5DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37FBD56E"/>
+    <w:nsid w:val="70F52CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D3BB3F9"/>
+    <w:nsid w:val="7C1314CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="366BA104"/>
+    <w:nsid w:val="7EB1BFAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>