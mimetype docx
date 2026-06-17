--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28BB00C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28BB00C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28BB00C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23E2AA37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23E2AA37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23E2AA37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:23:27</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="444F5DB8"/>
+    <w:nsid w:val="3B046370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F52CCA"/>
+    <w:nsid w:val="276E841A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C1314CA"/>
+    <w:nsid w:val="082D5AAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EB1BFAF"/>
+    <w:nsid w:val="24BB5CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>