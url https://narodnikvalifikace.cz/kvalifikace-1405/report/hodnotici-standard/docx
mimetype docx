--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23E2AA37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23E2AA37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23E2AA37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F956A98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F956A98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F956A98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 11:48:01</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B046370"/>
+    <w:nsid w:val="693CB5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="276E841A"/>
+    <w:nsid w:val="24EC31C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="082D5AAC"/>
+    <w:nsid w:val="37D910FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24BB5CCD"/>
+    <w:nsid w:val="15ABA180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>