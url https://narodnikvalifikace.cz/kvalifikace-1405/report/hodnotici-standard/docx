--- v6 (2026-06-17)
+++ v7 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F956A98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F956A98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F956A98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96354B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96354B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96354B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 12:38:42</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="693CB5CE"/>
+    <w:nsid w:val="3F9072E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24EC31C7"/>
+    <w:nsid w:val="2F6A0C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37D910FF"/>
+    <w:nsid w:val="4CF931E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15ABA180"/>
+    <w:nsid w:val="463FFD44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>