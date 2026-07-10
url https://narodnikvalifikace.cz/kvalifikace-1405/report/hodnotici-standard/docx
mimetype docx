--- v7 (2026-07-10)
+++ v8 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96354B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96354B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96354B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351DF638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351DF638" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351DF638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 0:23:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F9072E6"/>
+    <w:nsid w:val="799F8F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F6A0C35"/>
+    <w:nsid w:val="21D8995F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CF931E0"/>
+    <w:nsid w:val="70DD94DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="463FFD44"/>
+    <w:nsid w:val="2BE19EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>