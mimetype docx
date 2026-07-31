--- v8 (2026-07-10)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351DF638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351DF638" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351DF638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R796B6A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR796B6A16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR796B6A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 1:40:52</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="799F8F03"/>
+    <w:nsid w:val="7B21890B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21D8995F"/>
+    <w:nsid w:val="476191A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70DD94DD"/>
+    <w:nsid w:val="0ABFC3E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BE19EAD"/>
+    <w:nsid w:val="2C62BDB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>