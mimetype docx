--- v9 (2026-07-31)
+++ v10 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R796B6A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR796B6A16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR796B6A16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2155167D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2155167D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2155167D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 12:43:13</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B21890B"/>
+    <w:nsid w:val="59F697C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="476191A9"/>
+    <w:nsid w:val="4849A71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0ABFC3E2"/>
+    <w:nsid w:val="281F139A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C62BDB6"/>
+    <w:nsid w:val="548C5D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>