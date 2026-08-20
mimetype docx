--- v10 (2026-07-31)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2155167D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2155167D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2155167D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5998444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5998444" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5998444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 14:17:10</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59F697C7"/>
+    <w:nsid w:val="2AE81C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4849A71F"/>
+    <w:nsid w:val="11E744DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="281F139A"/>
+    <w:nsid w:val="0C2CA7E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="548C5D7A"/>
+    <w:nsid w:val="34E5A9B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>