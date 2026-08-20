--- v11 (2026-08-20)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5998444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5998444" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5998444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F160514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F160514" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F160514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 21:48:45</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:51:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AE81C2D"/>
+    <w:nsid w:val="2E59C602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11E744DA"/>
+    <w:nsid w:val="427B8974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C2CA7E3"/>
+    <w:nsid w:val="5551606C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34E5A9B6"/>
+    <w:nsid w:val="33D14F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>