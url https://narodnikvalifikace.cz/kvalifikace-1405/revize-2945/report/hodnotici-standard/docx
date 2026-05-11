--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DB1AB76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DB1AB76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DB1AB76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R225564C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR225564C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR225564C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.4.2026 6:14:56</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.4.2026 6:14:56</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.4.2026 6:14:56</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.4.2026 6:14:56</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.4.2026 6:14:56</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.4.2026 6:14:56</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="206F29E6"/>
+    <w:nsid w:val="788FDF55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42F8D342"/>
+    <w:nsid w:val="57101CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7156BCEA"/>
+    <w:nsid w:val="0793B7AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12F25ED2"/>
+    <w:nsid w:val="7D448732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>