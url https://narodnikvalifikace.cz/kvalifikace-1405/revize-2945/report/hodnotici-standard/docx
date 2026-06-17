--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R225564C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR225564C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR225564C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14CDED3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14CDED3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14CDED3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.5.2026 7:51:31</w:t>
+        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="788FDF55"/>
+    <w:nsid w:val="268B97D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57101CA9"/>
+    <w:nsid w:val="72CE48EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0793B7AC"/>
+    <w:nsid w:val="68C61E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D448732"/>
+    <w:nsid w:val="46550514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>