--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14CDED3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14CDED3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14CDED3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAE60803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAE60803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAE60803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 17.6.2026 14:25:37</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="268B97D0"/>
+    <w:nsid w:val="356146D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72CE48EC"/>
+    <w:nsid w:val="44B128EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68C61E89"/>
+    <w:nsid w:val="6D72B5E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46550514"/>
+    <w:nsid w:val="1F0ABCC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>