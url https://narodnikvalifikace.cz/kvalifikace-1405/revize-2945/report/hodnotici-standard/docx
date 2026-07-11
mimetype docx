--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAE60803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAE60803" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAE60803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62CFFC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62CFFC81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62CFFC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 4:30:57</w:t>
+        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="356146D6"/>
+    <w:nsid w:val="433B7B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44B128EA"/>
+    <w:nsid w:val="3E51FADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D72B5E3"/>
+    <w:nsid w:val="75C24003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F0ABCC9"/>
+    <w:nsid w:val="067CF81C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>