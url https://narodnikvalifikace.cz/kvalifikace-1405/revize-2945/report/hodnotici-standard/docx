--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62CFFC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62CFFC81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62CFFC81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R247A73F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR247A73F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR247A73F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 11.7.2026 5:48:59</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="433B7B22"/>
+    <w:nsid w:val="4CC98640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E51FADC"/>
+    <w:nsid w:val="388C5D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75C24003"/>
+    <w:nsid w:val="06B81566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="067CF81C"/>
+    <w:nsid w:val="102EB336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>