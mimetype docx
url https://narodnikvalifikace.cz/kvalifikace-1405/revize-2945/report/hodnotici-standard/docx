--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R247A73F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR247A73F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR247A73F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DF4B679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DF4B679" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DF4B679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 15:58:36</w:t>
+        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CC98640"/>
+    <w:nsid w:val="0F09C36D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="388C5D9D"/>
+    <w:nsid w:val="55985131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06B81566"/>
+    <w:nsid w:val="455CD89A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="102EB336"/>
+    <w:nsid w:val="0D6BC0F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>