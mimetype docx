--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DF4B679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DF4B679" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DF4B679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44908BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44908BC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44908BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 31.7.2026 17:35:21</w:t>
+        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F09C36D"/>
+    <w:nsid w:val="36B377CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55985131"/>
+    <w:nsid w:val="0F1DE3B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="455CD89A"/>
+    <w:nsid w:val="4D83C2C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D6BC0F7"/>
+    <w:nsid w:val="2E670B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>