--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44908BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44908BC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44908BC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4896A6EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4896A6EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4896A6EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
+        <w:t>Technolog/technoložka důlního díla, 10.9.2026 0:29:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
+        <w:t>Technolog/technoložka důlního díla, 10.9.2026 0:29:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
+        <w:t>Technolog/technoložka důlního díla, 10.9.2026 0:29:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4506,51 +4506,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
+        <w:t>Technolog/technoložka důlního díla, 10.9.2026 0:29:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
+        <w:t>Technolog/technoložka důlního díla, 10.9.2026 0:29:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6728,84 +6728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka důlního díla, 20.8.2026 22:54:12</w:t>
+        <w:t>Technolog/technoložka důlního díla, 10.9.2026 0:29:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36B377CC"/>
+    <w:nsid w:val="0031C01B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6891,51 +6891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F1DE3B8"/>
+    <w:nsid w:val="2CA7E9A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7021,51 +7021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D83C2C7"/>
+    <w:nsid w:val="26A06D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7151,51 +7151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E670B81"/>
+    <w:nsid w:val="3B60775E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>