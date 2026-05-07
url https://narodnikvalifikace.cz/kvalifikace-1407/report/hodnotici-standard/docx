--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3195145F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3195145F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3195145F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10EE7075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10EE7075" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10EE7075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 16.4.2026 22:52:23</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 16.4.2026 22:52:23</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 16.4.2026 22:52:23</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 16.4.2026 22:52:23</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 16.4.2026 22:52:23</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 16.4.2026 22:52:23</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 16.4.2026 22:52:23</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33F63AC9"/>
+    <w:nsid w:val="3849CAE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="431DB83E"/>
+    <w:nsid w:val="2DABC294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59A968B9"/>
+    <w:nsid w:val="23900F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="600D8A6B"/>
+    <w:nsid w:val="3D0D5298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>