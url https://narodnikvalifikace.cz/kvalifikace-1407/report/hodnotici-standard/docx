--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10EE7075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10EE7075" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10EE7075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3578BF8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3578BF8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3578BF8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.5.2026 18:09:00</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3849CAE3"/>
+    <w:nsid w:val="537B68A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DABC294"/>
+    <w:nsid w:val="3E952292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23900F12"/>
+    <w:nsid w:val="27DC05CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D0D5298"/>
+    <w:nsid w:val="632C97F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>