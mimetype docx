--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3578BF8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3578BF8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3578BF8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF6F9517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF6F9517" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF6F9517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 28.5.2026 0:56:17</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="537B68A2"/>
+    <w:nsid w:val="3A664672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E952292"/>
+    <w:nsid w:val="541CD7B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27DC05CE"/>
+    <w:nsid w:val="4D3A6C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="632C97F5"/>
+    <w:nsid w:val="7CD8D707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>