--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF6F9517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF6F9517" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF6F9517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B745C61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B745C61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B745C61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 17.6.2026 9:16:07</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A664672"/>
+    <w:nsid w:val="121BDCA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="541CD7B0"/>
+    <w:nsid w:val="4C0A8363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D3A6C66"/>
+    <w:nsid w:val="7D44162F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CD8D707"/>
+    <w:nsid w:val="414681FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>