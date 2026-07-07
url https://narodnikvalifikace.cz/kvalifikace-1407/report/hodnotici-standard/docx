--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B745C61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B745C61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B745C61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R178FC82A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR178FC82A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR178FC82A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 12:24:47</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="121BDCA8"/>
+    <w:nsid w:val="484468AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C0A8363"/>
+    <w:nsid w:val="17FE5B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D44162F"/>
+    <w:nsid w:val="19C3185A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="414681FB"/>
+    <w:nsid w:val="6A406EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>