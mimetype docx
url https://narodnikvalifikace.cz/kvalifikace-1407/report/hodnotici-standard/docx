--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R178FC82A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR178FC82A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR178FC82A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D8771C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D8771C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D8771C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 7.7.2026 13:44:11</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="484468AE"/>
+    <w:nsid w:val="7C01EA42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17FE5B45"/>
+    <w:nsid w:val="3C61C7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19C3185A"/>
+    <w:nsid w:val="4ECF8148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A406EF5"/>
+    <w:nsid w:val="49A793AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>