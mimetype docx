--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D8771C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D8771C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D8771C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8D21893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8D21893" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8D21893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 11:25:16</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C01EA42"/>
+    <w:nsid w:val="03360F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C61C7E8"/>
+    <w:nsid w:val="56C6A87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4ECF8148"/>
+    <w:nsid w:val="4C63D008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49A793AD"/>
+    <w:nsid w:val="78DDF57E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>