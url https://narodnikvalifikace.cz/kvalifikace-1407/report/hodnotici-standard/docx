--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8D21893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8D21893" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8D21893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R619D26A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR619D26A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR619D26A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 31.7.2026 12:58:14</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03360F1D"/>
+    <w:nsid w:val="2EBD48FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C6A87B"/>
+    <w:nsid w:val="66E38AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C63D008"/>
+    <w:nsid w:val="43D1FA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78DDF57E"/>
+    <w:nsid w:val="25964159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>