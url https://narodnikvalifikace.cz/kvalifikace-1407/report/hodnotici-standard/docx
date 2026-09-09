--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R619D26A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR619D26A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR619D26A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3019DBFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3019DBFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3019DBFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 9.9.2026 22:23:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1305,51 +1305,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 9.9.2026 22:23:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2526,51 +2526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 9.9.2026 22:23:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4115,51 +4115,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 9.9.2026 22:23:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5855,51 +5855,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 9.9.2026 22:23:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7016,51 +7016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 9.9.2026 22:23:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7533,84 +7533,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>GEKON, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka pro trhací práce, 20.8.2026 15:42:32</w:t>
+        <w:t>Vrtač/vrtačka pro trhací práce, 9.9.2026 22:23:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EBD48FA"/>
+    <w:nsid w:val="690C1219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7696,51 +7696,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66E38AC2"/>
+    <w:nsid w:val="6DD700D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7826,51 +7826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43D1FA8D"/>
+    <w:nsid w:val="60910D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7956,51 +7956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25964159"/>
+    <w:nsid w:val="7F462FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>