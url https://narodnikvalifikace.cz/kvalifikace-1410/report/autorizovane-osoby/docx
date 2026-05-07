--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74DB3435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74DB3435" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74DB3435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE5A1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE5A1CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE5A1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:27:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 16:06:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:27:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 16:06:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>