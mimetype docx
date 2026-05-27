--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE5A1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE5A1CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE5A1CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B874A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B874A2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B874A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 16:06:24</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.5.2026 23:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 16:06:24</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.5.2026 23:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>