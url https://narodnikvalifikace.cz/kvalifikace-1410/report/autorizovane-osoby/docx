--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B874A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B874A2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B874A2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R533C8A4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR533C8A4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR533C8A4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.5.2026 23:48:35</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 27.5.2026 23:48:35</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>