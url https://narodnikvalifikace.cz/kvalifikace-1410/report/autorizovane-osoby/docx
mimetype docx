--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R533C8A4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR533C8A4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR533C8A4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6799607D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6799607D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6799607D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:18:58</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:18:58</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>