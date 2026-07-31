--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6799607D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6799607D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6799607D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14D86CE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14D86CE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14D86CE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:07:02</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 11:08:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:07:02</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 11:08:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>