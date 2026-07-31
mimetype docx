--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14D86CE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14D86CE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14D86CE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52F2EA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52F2EA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52F2EA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 11:08:37</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:40:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 11:08:37</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:40:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>