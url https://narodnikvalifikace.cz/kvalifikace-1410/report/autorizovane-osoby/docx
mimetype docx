--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52F2EA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52F2EA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52F2EA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76E9B238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76E9B238" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76E9B238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:40:28</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 22:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:40:28</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 22:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>