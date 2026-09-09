--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76E9B238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76E9B238" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76E9B238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63640ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63640ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63640ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 22:49:45</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -528,365 +528,419 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hospodářská komora České republiky</w:t>
+        <w:t>Česká obec sokolská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Florenci 2116/15, 11000 Praha</w:t>
+        <w:t xml:space="preserve">Újezd  450/40, 11801 Praha 1 - Malá strana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jihočeská univerzita v Českých Budějovicích</w:t>
+        <w:t>Hospodářská komora České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Branišovská 1645/31a, 37005 České Budějovice</w:t>
+        <w:t>Na Florenci 2116/15, 11000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Köhlerová Nataša</w:t>
+        <w:t>Jihočeská univerzita v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>K.H.Máchy 5514, 72200 Ostrava</w:t>
+        <w:t>Branišovská 1645/31a, 37005 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Makaki Marta</w:t>
+        <w:t>Köhlerová Nataša</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Křižíkova 489/66, 18600 Praha 8</w:t>
+        <w:t>K.H.Máchy 5514, 72200 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Tvrzník Aleš</w:t>
+        <w:t>Makaki Marta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sečská  1718/17, 11000 Praha 10</w:t>
+        <w:t>Křižíkova 489/66, 18600 Praha 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Wiltok Marcela</w:t>
+        <w:t>Mgr. Tvrzník Aleš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Sečská  1718/17, 11000 Praha 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Wiltok Marcela</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Horní Lhota 1009, 74764 Horní Lhota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 22:49:45</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>