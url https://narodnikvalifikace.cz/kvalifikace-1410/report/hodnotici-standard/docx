--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C73F292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C73F292" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C73F292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24BA6C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24BA6C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24BA6C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 16.4.2026 17:19:47</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C1087DE"/>
+    <w:nsid w:val="7D6846C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F1AE14F"/>
+    <w:nsid w:val="0212A6C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23EE5160"/>
+    <w:nsid w:val="66A7EDE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>