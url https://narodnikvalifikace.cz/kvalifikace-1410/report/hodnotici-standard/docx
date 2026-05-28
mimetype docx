--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24BA6C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24BA6C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24BA6C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33D8F7F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33D8F7F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33D8F7F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.5.2026 17:11:19</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D6846C3"/>
+    <w:nsid w:val="32269A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0212A6C0"/>
+    <w:nsid w:val="02118C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66A7EDE8"/>
+    <w:nsid w:val="7A2D4858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>