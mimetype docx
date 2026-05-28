--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33D8F7F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33D8F7F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33D8F7F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8909C8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8909C8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8909C8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 3:18:26</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32269A67"/>
+    <w:nsid w:val="0F20466F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02118C43"/>
+    <w:nsid w:val="5EB7BC49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A2D4858"/>
+    <w:nsid w:val="72706026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>