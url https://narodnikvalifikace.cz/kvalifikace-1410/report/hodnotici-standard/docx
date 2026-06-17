--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8909C8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8909C8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8909C8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C4979A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C4979A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C4979A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 28.5.2026 4:17:01</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F20466F"/>
+    <w:nsid w:val="5B84BBAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EB7BC49"/>
+    <w:nsid w:val="0F3A2941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72706026"/>
+    <w:nsid w:val="18847FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>