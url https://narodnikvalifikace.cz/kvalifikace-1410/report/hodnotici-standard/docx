--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C4979A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C4979A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C4979A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F96476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F96476" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F96476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 17.6.2026 9:16:56</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B84BBAA"/>
+    <w:nsid w:val="2918883C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F3A2941"/>
+    <w:nsid w:val="50DA8820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18847FBB"/>
+    <w:nsid w:val="1BAF8173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>