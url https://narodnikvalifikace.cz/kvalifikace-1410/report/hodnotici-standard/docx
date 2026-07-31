--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F96476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F96476" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F96476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R798798A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR798798A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR798798A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 7.7.2026 11:08:07</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2918883C"/>
+    <w:nsid w:val="4432FFB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50DA8820"/>
+    <w:nsid w:val="7072638C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BAF8173"/>
+    <w:nsid w:val="21E42B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>