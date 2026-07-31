--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R798798A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR798798A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR798798A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R759F5286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR759F5286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR759F5286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 12:43:06</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4432FFB6"/>
+    <w:nsid w:val="7FB7C9CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7072638C"/>
+    <w:nsid w:val="0DCD90F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21E42B6C"/>
+    <w:nsid w:val="205E3552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>