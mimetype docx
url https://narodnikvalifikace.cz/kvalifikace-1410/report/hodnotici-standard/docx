--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R759F5286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR759F5286" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR759F5286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R473D815B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR473D815B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR473D815B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 31.7.2026 14:17:40</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FB7C9CA"/>
+    <w:nsid w:val="7BB30B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCD90F6"/>
+    <w:nsid w:val="11EC7F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="205E3552"/>
+    <w:nsid w:val="45AB1646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>