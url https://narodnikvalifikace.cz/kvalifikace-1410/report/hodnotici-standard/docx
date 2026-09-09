--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R473D815B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR473D815B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR473D815B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R635D1C00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR635D1C00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR635D1C00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4165,51 +4165,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5406,51 +5406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6627,51 +6627,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14682,51 +14682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23468,51 +23468,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24852,51 +24852,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25776,51 +25776,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26349,84 +26349,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Resortni sportovni centrum Dukla Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka základních pohybových aktivit, 20.8.2026 21:48:25</w:t>
+        <w:t>Instruktor/instruktorka základních pohybových aktivit, 10.9.2026 1:16:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BB30B62"/>
+    <w:nsid w:val="5860C954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26512,51 +26512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11EC7F36"/>
+    <w:nsid w:val="64F8DDB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26642,51 +26642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45AB1646"/>
+    <w:nsid w:val="67A5A7D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>