--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A325D16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A325D16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A325D16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A10427D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A10427D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A10427D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1865,51 +1865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2924,51 +2924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5243,51 +5243,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15440,51 +15440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17121,51 +17121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20107,84 +20107,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 20.4.2026 0:26:02</w:t>
+        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1144D976"/>
+    <w:nsid w:val="45BF42E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20270,51 +20270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B7FB298"/>
+    <w:nsid w:val="594357F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20400,51 +20400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="627DF1DA"/>
+    <w:nsid w:val="02C12A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>