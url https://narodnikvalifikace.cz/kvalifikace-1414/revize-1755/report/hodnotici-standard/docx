--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A10427D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A10427D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A10427D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R188A8FBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR188A8FBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR188A8FBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1865,51 +1865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2924,51 +2924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5243,51 +5243,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15440,51 +15440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17121,51 +17121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20107,84 +20107,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 11.5.2026 4:49:26</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45BF42E5"/>
+    <w:nsid w:val="7F769499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20270,51 +20270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="594357F5"/>
+    <w:nsid w:val="4E670FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20400,51 +20400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02C12A43"/>
+    <w:nsid w:val="42E0F125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>