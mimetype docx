--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R188A8FBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR188A8FBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR188A8FBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REDCFA9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREDCFA9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREDCFA9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1865,51 +1865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2924,51 +2924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5243,51 +5243,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15440,51 +15440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17121,51 +17121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20107,84 +20107,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 12:51:38</w:t>
+        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F769499"/>
+    <w:nsid w:val="5E5D41C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20270,51 +20270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E670FDB"/>
+    <w:nsid w:val="343FBA61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20400,51 +20400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42E0F125"/>
+    <w:nsid w:val="4EA8FE18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>