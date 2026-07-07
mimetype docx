--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REDCFA9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREDCFA9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREDCFA9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2531B822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2531B822" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2531B822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1865,51 +1865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2924,51 +2924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5243,51 +5243,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15440,51 +15440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17121,51 +17121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20107,84 +20107,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 17.6.2026 14:49:12</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E5D41C6"/>
+    <w:nsid w:val="7E2BE2A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20270,51 +20270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="343FBA61"/>
+    <w:nsid w:val="1AAF4440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20400,51 +20400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EA8FE18"/>
+    <w:nsid w:val="1DA9E7B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>