--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2531B822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2531B822" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2531B822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42CA19A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42CA19A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42CA19A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1865,51 +1865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2924,51 +2924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5243,51 +5243,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15440,51 +15440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17121,51 +17121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20107,84 +20107,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 16:19:31</w:t>
+        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E2BE2A5"/>
+    <w:nsid w:val="2F13815B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20270,51 +20270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AAF4440"/>
+    <w:nsid w:val="4CE506FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20400,51 +20400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DA9E7B5"/>
+    <w:nsid w:val="4589A775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>