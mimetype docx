--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42CA19A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42CA19A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42CA19A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DC5BB66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DC5BB66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DC5BB66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1865,51 +1865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2924,51 +2924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5243,51 +5243,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15440,51 +15440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17121,51 +17121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20107,84 +20107,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 7.7.2026 17:39:19</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F13815B"/>
+    <w:nsid w:val="33D7972E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20270,51 +20270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE506FB"/>
+    <w:nsid w:val="6900DA67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20400,51 +20400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4589A775"/>
+    <w:nsid w:val="62D871F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>