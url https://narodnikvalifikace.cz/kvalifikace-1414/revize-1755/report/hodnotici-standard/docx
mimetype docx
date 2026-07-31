--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DC5BB66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DC5BB66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DC5BB66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37F77EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37F77EDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37F77EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1865,51 +1865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2924,51 +2924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5243,51 +5243,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15440,51 +15440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17121,51 +17121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20107,84 +20107,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 14:26:18</w:t>
+        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33D7972E"/>
+    <w:nsid w:val="4C1F8753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20270,51 +20270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6900DA67"/>
+    <w:nsid w:val="7C70421C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20400,51 +20400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62D871F2"/>
+    <w:nsid w:val="133215E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>