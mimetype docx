--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37F77EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37F77EDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37F77EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R97E3C94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR97E3C94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR97E3C94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1865,51 +1865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2924,51 +2924,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3787,51 +3787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5243,51 +5243,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15440,51 +15440,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17121,51 +17121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19422,51 +19422,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20107,84 +20107,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Textilní technik mistr, 31.7.2026 18:06:48</w:t>
+        <w:t>Textilní technik mistr, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C1F8753"/>
+    <w:nsid w:val="3C2997B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20270,51 +20270,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C70421C"/>
+    <w:nsid w:val="058A6F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20400,51 +20400,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="133215E8"/>
+    <w:nsid w:val="62333899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>