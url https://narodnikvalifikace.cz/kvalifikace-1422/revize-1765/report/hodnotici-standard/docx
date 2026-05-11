--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD586800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD586800" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD586800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B803772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B803772" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B803772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3303,51 +3303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3754,51 +3754,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5682,51 +5682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6741,51 +6741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9406,51 +9406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9636,51 +9636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10209,84 +10209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A230954"/>
+    <w:nsid w:val="77FD6CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10372,51 +10372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B5133BB"/>
+    <w:nsid w:val="6EDE64D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10502,51 +10502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="439E937F"/>
+    <w:nsid w:val="64F262AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10632,51 +10632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3078EAD9"/>
+    <w:nsid w:val="7F5BC14F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10762,51 +10762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37233695"/>
+    <w:nsid w:val="16E95335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10892,51 +10892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="501341E1"/>
+    <w:nsid w:val="6EA2B091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>