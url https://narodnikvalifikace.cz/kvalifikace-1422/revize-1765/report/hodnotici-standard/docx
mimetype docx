--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B803772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B803772" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B803772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R777BDF1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR777BDF1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR777BDF1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3303,51 +3303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3754,51 +3754,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5682,51 +5682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6741,51 +6741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9406,51 +9406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9636,51 +9636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10209,84 +10209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:02</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77FD6CCF"/>
+    <w:nsid w:val="2B4C086A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10372,51 +10372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EDE64D1"/>
+    <w:nsid w:val="6B3A87E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10502,51 +10502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64F262AA"/>
+    <w:nsid w:val="58AF8D4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10632,51 +10632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F5BC14F"/>
+    <w:nsid w:val="78AC4345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10762,51 +10762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16E95335"/>
+    <w:nsid w:val="3CD84205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10892,51 +10892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6EA2B091"/>
+    <w:nsid w:val="729C588A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>