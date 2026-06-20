--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R777BDF1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR777BDF1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR777BDF1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62487906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62487906" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62487906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3303,51 +3303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3754,51 +3754,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5682,51 +5682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6741,51 +6741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9406,51 +9406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9636,51 +9636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10209,84 +10209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:05:14</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B4C086A"/>
+    <w:nsid w:val="6C93E487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10372,51 +10372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B3A87E0"/>
+    <w:nsid w:val="652BDEC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10502,51 +10502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58AF8D4A"/>
+    <w:nsid w:val="6335792D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10632,51 +10632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78AC4345"/>
+    <w:nsid w:val="56021E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10762,51 +10762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CD84205"/>
+    <w:nsid w:val="1A93F896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10892,51 +10892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="729C588A"/>
+    <w:nsid w:val="24477749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>