--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62487906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62487906" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62487906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E3D46EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E3D46EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E3D46EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3303,51 +3303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3754,51 +3754,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5682,51 +5682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6741,51 +6741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9406,51 +9406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9636,51 +9636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10209,84 +10209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C93E487"/>
+    <w:nsid w:val="5AB718EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10372,51 +10372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="652BDEC1"/>
+    <w:nsid w:val="5BDA0959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10502,51 +10502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6335792D"/>
+    <w:nsid w:val="4A6C15D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10632,51 +10632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56021E35"/>
+    <w:nsid w:val="2168A639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10762,51 +10762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A93F896"/>
+    <w:nsid w:val="7EDBEDD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10892,51 +10892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24477749"/>
+    <w:nsid w:val="48E6ED04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>