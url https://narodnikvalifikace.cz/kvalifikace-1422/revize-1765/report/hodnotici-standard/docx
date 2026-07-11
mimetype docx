--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E3D46EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E3D46EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E3D46EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R639FD6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR639FD6F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR639FD6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3303,51 +3303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3754,51 +3754,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5682,51 +5682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6741,51 +6741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9406,51 +9406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9636,51 +9636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10209,84 +10209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:44</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AB718EA"/>
+    <w:nsid w:val="5175521B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10372,51 +10372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BDA0959"/>
+    <w:nsid w:val="4172CDE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10502,51 +10502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A6C15D1"/>
+    <w:nsid w:val="51590120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10632,51 +10632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2168A639"/>
+    <w:nsid w:val="36B0BA2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10762,51 +10762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EDBEDD6"/>
+    <w:nsid w:val="7FC3C6E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10892,51 +10892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="48E6ED04"/>
+    <w:nsid w:val="3AB0A7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>