--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R639FD6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR639FD6F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR639FD6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4291AD92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4291AD92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4291AD92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3303,51 +3303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3754,51 +3754,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5682,51 +5682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6741,51 +6741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9406,51 +9406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9636,51 +9636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10209,84 +10209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:36</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5175521B"/>
+    <w:nsid w:val="0FD4638D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10372,51 +10372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4172CDE2"/>
+    <w:nsid w:val="08099909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10502,51 +10502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51590120"/>
+    <w:nsid w:val="278BEAB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10632,51 +10632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36B0BA2E"/>
+    <w:nsid w:val="19FBEAB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10762,51 +10762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FC3C6E9"/>
+    <w:nsid w:val="43C74D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10892,51 +10892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3AB0A7A4"/>
+    <w:nsid w:val="3A52FE3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>