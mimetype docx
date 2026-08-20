--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4291AD92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4291AD92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4291AD92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C234012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C234012" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C234012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3303,51 +3303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3754,51 +3754,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5682,51 +5682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6741,51 +6741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9406,51 +9406,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9636,51 +9636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10209,84 +10209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:48:18</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FD4638D"/>
+    <w:nsid w:val="6F9974B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10372,51 +10372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08099909"/>
+    <w:nsid w:val="38B5598B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10502,51 +10502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="278BEAB3"/>
+    <w:nsid w:val="7086647B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10632,51 +10632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19FBEAB6"/>
+    <w:nsid w:val="0BE86639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10762,51 +10762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43C74D9A"/>
+    <w:nsid w:val="2B5ED300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10892,51 +10892,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A52FE3A"/>
+    <w:nsid w:val="518040C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>