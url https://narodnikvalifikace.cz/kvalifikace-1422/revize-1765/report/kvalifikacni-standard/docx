--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REDBCC93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREDBCC93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREDBCC93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34E25480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34E25480" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34E25480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:38</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2749,51 +2749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:38</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3322,84 +3322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:38</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A6891A9"/>
+    <w:nsid w:val="1E82546D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3485,51 +3485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A0CA8C3"/>
+    <w:nsid w:val="460C9605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3615,51 +3615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79225151"/>
+    <w:nsid w:val="35BDE907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3745,51 +3745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B1FD3DC"/>
+    <w:nsid w:val="6FD0EF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>