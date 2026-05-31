--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34E25480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34E25480" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34E25480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30AA5C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30AA5C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30AA5C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:10</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2749,51 +2749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:10</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3322,84 +3322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 6:01:10</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E82546D"/>
+    <w:nsid w:val="0116B2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3485,51 +3485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="460C9605"/>
+    <w:nsid w:val="7E256AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3615,51 +3615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35BDE907"/>
+    <w:nsid w:val="5A4ECA23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3745,51 +3745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FD0EF78"/>
+    <w:nsid w:val="562728A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>