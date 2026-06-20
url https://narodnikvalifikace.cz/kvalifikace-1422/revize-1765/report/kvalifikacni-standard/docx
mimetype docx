--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30AA5C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30AA5C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30AA5C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R730EE6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR730EE6BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR730EE6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:04:59</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2749,51 +2749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:04:59</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3322,84 +3322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.5.2026 7:04:59</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0116B2B8"/>
+    <w:nsid w:val="5C3E7578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3485,51 +3485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E256AC7"/>
+    <w:nsid w:val="6236D555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3615,51 +3615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A4ECA23"/>
+    <w:nsid w:val="2791F04B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3745,51 +3745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="562728A4"/>
+    <w:nsid w:val="3ED0D074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>