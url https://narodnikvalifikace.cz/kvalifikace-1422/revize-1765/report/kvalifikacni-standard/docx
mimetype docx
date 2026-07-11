--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R730EE6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR730EE6BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR730EE6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29879689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29879689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29879689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:35:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2749,51 +2749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:35:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3322,84 +3322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:35:37</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:24:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C3E7578"/>
+    <w:nsid w:val="1C77A158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3485,51 +3485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6236D555"/>
+    <w:nsid w:val="31099575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3615,51 +3615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2791F04B"/>
+    <w:nsid w:val="362FE621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3745,51 +3745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3ED0D074"/>
+    <w:nsid w:val="516417E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>