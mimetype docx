--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29879689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29879689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29879689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F3B7DFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F3B7DFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F3B7DFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:24:43</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2749,51 +2749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:24:43</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3322,84 +3322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:24:43</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C77A158"/>
+    <w:nsid w:val="67E4F6FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3485,51 +3485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31099575"/>
+    <w:nsid w:val="7406519F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3615,51 +3615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="362FE621"/>
+    <w:nsid w:val="6E7CC5CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3745,51 +3745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="516417E1"/>
+    <w:nsid w:val="50403EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>