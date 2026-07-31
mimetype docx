--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F3B7DFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F3B7DFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F3B7DFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329FD714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329FD714" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329FD714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:29:22</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:34:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2749,51 +2749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:29:22</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:34:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3322,84 +3322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:29:22</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:34:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67E4F6FA"/>
+    <w:nsid w:val="7FF538C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3485,51 +3485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7406519F"/>
+    <w:nsid w:val="0A58A315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3615,51 +3615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E7CC5CC"/>
+    <w:nsid w:val="6D56C482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3745,51 +3745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50403EAE"/>
+    <w:nsid w:val="4A21E231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>