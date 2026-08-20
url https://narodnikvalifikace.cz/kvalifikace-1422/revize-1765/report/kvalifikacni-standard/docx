--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329FD714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329FD714" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329FD714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C0B0CC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C0B0CC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C0B0CC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:34:38</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2749,51 +2749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:34:38</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3322,84 +3322,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 16:34:38</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:56:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FF538C2"/>
+    <w:nsid w:val="6709689C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3485,51 +3485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A58A315"/>
+    <w:nsid w:val="1AA438C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3615,51 +3615,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D56C482"/>
+    <w:nsid w:val="50947AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3745,51 +3745,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A21E231"/>
+    <w:nsid w:val="74D0A876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>