--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A4F7512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A4F7512" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A4F7512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R248593BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR248593BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR248593BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12853,51 +12853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.4.2026 0:52:35</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04E760E4"/>
+    <w:nsid w:val="3E98C55C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="727540A9"/>
+    <w:nsid w:val="05F7850A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0705226C"/>
+    <w:nsid w:val="634D74FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46E0CDB0"/>
+    <w:nsid w:val="57AB2B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1448655E"/>
+    <w:nsid w:val="4D2BFE0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="15E71587"/>
+    <w:nsid w:val="49481AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6B236FA8"/>
+    <w:nsid w:val="0ACF307E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>