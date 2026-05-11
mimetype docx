--- v1 (2026-05-11)
+++ v2 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R248593BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR248593BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR248593BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77654362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77654362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77654362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12853,51 +12853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 7:56:21</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E98C55C"/>
+    <w:nsid w:val="5DD9CFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05F7850A"/>
+    <w:nsid w:val="3E94EEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="634D74FA"/>
+    <w:nsid w:val="0D8644D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57AB2B9A"/>
+    <w:nsid w:val="316EABA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D2BFE0C"/>
+    <w:nsid w:val="55FAB9A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="49481AC5"/>
+    <w:nsid w:val="0CA751BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0ACF307E"/>
+    <w:nsid w:val="7ADC8C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>