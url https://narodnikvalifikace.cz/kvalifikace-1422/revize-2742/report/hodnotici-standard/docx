--- v2 (2026-05-11)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77654362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77654362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77654362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719360AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719360AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719360AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12853,51 +12853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.5.2026 8:05:25</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DD9CFF8"/>
+    <w:nsid w:val="306AF7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E94EEFB"/>
+    <w:nsid w:val="2BC98DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D8644D0"/>
+    <w:nsid w:val="074DF899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="316EABA2"/>
+    <w:nsid w:val="3DD038E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55FAB9A6"/>
+    <w:nsid w:val="5C0A82D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CA751BA"/>
+    <w:nsid w:val="2D0FC330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7ADC8C4F"/>
+    <w:nsid w:val="5A636E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>