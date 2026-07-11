--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719360AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719360AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719360AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF84A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF84A84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF84A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12853,51 +12853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.6.2026 21:36:32</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="306AF7B8"/>
+    <w:nsid w:val="7423FA4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BC98DAB"/>
+    <w:nsid w:val="020F3820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="074DF899"/>
+    <w:nsid w:val="573FBA2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DD038E6"/>
+    <w:nsid w:val="0A15ECCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C0A82D5"/>
+    <w:nsid w:val="03A89A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D0FC330"/>
+    <w:nsid w:val="603E23C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5A636E3A"/>
+    <w:nsid w:val="48872E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>