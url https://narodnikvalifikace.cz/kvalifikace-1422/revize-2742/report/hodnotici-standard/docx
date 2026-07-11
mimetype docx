--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF84A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF84A84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF84A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1783F401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1783F401" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1783F401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12853,51 +12853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 5:25:41</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7423FA4D"/>
+    <w:nsid w:val="0DE08143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="020F3820"/>
+    <w:nsid w:val="11D67E51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="573FBA2C"/>
+    <w:nsid w:val="349C048F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A15ECCD"/>
+    <w:nsid w:val="20B67AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03A89A17"/>
+    <w:nsid w:val="6993648E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="603E23C7"/>
+    <w:nsid w:val="42B0E2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="48872E60"/>
+    <w:nsid w:val="4AFCC060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>