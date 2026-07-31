--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1783F401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1783F401" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1783F401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC5CD9E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC5CD9E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC5CD9E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12853,51 +12853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.7.2026 6:43:33</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DE08143"/>
+    <w:nsid w:val="085FDEA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11D67E51"/>
+    <w:nsid w:val="0B59E722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="349C048F"/>
+    <w:nsid w:val="4DF2D088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20B67AA8"/>
+    <w:nsid w:val="3235855D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6993648E"/>
+    <w:nsid w:val="4C0D3FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42B0E2D7"/>
+    <w:nsid w:val="23CBD0FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4AFCC060"/>
+    <w:nsid w:val="5202D53F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>