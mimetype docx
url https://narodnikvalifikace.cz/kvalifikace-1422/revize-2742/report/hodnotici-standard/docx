--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC5CD9E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC5CD9E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC5CD9E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R419C6EFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR419C6EFE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR419C6EFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12853,51 +12853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 31.7.2026 14:47:56</w:t>
+        <w:t>Karosář pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 20.8.2026 23:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="085FDEA4"/>
+    <w:nsid w:val="02AE057E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B59E722"/>
+    <w:nsid w:val="79131FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DF2D088"/>
+    <w:nsid w:val="6D8E66AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3235855D"/>
+    <w:nsid w:val="5E8792E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C0D3FFE"/>
+    <w:nsid w:val="0C8DDB77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="23CBD0FA"/>
+    <w:nsid w:val="6708570F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5202D53F"/>
+    <w:nsid w:val="1A6AF67F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>