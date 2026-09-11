--- v6 (2026-08-20)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F0FA5A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F0FA5A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F0FA5A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54199C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54199C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54199C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12564,51 +12564,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důlků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 21.8.2026 1:57:04</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7934DA7C"/>
+    <w:nsid w:val="7B9E9034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C02326C"/>
+    <w:nsid w:val="1A59380D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65AC6292"/>
+    <w:nsid w:val="0112157D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7653C678"/>
+    <w:nsid w:val="48C982DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0080663B"/>
+    <w:nsid w:val="51AEFF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="53369FAF"/>
+    <w:nsid w:val="2AE37FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="05DC08B3"/>
+    <w:nsid w:val="4F1902EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>