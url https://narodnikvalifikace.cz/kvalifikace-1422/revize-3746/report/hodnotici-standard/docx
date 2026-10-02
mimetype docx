--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54199C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54199C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54199C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R223542C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR223542C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR223542C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3310,51 +3310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3761,51 +3761,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12564,51 +12564,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důlků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14580,51 +14580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15494,51 +15494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18154,51 +18154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18523,51 +18523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19208,84 +19208,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 11.9.2026 21:07:21</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B9E9034"/>
+    <w:nsid w:val="2D45E2E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A59380D"/>
+    <w:nsid w:val="4C947423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0112157D"/>
+    <w:nsid w:val="5917453D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19631,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48C982DB"/>
+    <w:nsid w:val="123DD93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19761,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51AEFF9A"/>
+    <w:nsid w:val="2ECF41BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2AE37FC5"/>
+    <w:nsid w:val="30C137D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +20021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4F1902EB"/>
+    <w:nsid w:val="40C651F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>