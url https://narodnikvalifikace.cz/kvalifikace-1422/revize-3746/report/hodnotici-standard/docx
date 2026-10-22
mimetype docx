--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R223542C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR223542C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR223542C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F7E2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F7E2379" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F7E2379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,68 +911,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 10</w:t>
+        <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2129,68 +2129,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 10</w:t>
+        <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3310,68 +3310,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 10</w:t>
+        <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3761,68 +3761,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 10</w:t>
+        <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12564,68 +12564,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důlků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 10</w:t>
+        <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14568,80 +14568,679 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="6004" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8770"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8770"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na konstrukci a opravy karoserií motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav karoserií bez poškození laku metodou PDR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav karoserií bez poškození laku metodou PDR nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti oprav karoserií bez poškození laku metodou PDR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vyšší odborné vzdělání zaměřené na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav karoserií bez poškození laku metodou PDR nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti oprav karoserií bez poškození laku metodou PDR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání nejméně bakalářského studijního programu technického směru a alespoň 5 let odborné praxe v oblasti oprav karoserií bez poškození laku metodou PDR nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti oprav karoserií bez poškození laku metodou PDR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9317"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 10</w:t>
+        <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14716,135 +15315,135 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8553" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13012" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Dílenské prostory, které splňují podmínky kladené výrobcem na opravy karoserií vozidel, jedná se zejména o prostorové podmínky, dostatečné osvětlení, větrání, potřebné protipožární zabezpečení atd. Pro písemné ověřování je potřeba místnost (např. učebna, kancelář) dostatečně vybavená příslušným materiálem (stoly, židle, tabule, PC s přístupem k internetu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14855,288 +15454,633 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vybavení pracoviště: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na konstrukci a opravy karoserií motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav karoserií bez poškození laku metodou PDR. </w:t>
+        <w:t xml:space="preserve">Příručka pro servis, údržbu a opravy vozidel v elektronické nebo tištěné podobě </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav karoserií bez poškození laku metodou PDR nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti oprav karoserií bez poškození laku metodou PDR. </w:t>
+        <w:t xml:space="preserve">Katalog náhradních dílů v elektronické nebo tištěné podobě </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Vyšší odborné vzdělání zaměřené na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav karoserií bez poškození laku metodou PDR nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti oprav karoserií bez poškození laku metodou PDR.</w:t>
+        <w:t>Základní ruční dílenské nářadí pro demontáž a montáž jednotlivých dílů karosérie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sada PDR nářadí: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Vysokoškolské vzdělání nejméně bakalářského studijního programu technického směru a alespoň 5 let odborné praxe v oblasti oprav karoserií bez poškození laku metodou PDR nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti oprav karoserií bez poškození laku metodou PDR.</w:t>
+        <w:t>PDR nářadí pro opravu všech dílů karoserie vozidla (kapota, střecha, blatník, dveře, boční rám...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>speciální kladivo PDR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>silonová tužka na zaklepávání přetlačených míst</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>prodloužené nářadí pro opravu střechy atd. větších vozidel (SUV, VAN, atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15148,414 +16092,1815 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Vybavení pro opravu dveří bez nutné demontáže čalounění:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>ochranný kryt na boční okno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>klín pevný nebo nafukovací pro rozšíření otvoru místa opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Sada lepicí metody:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>lepicí pistole s regulátorem teploty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>tavné lepidlo pro použití PDR podle teplotních podmínek (teplo, zima)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vytahovací adaptéry (oválné, kulaté, hranaté) ve velikosti malé, střední a velké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vytahovací kladivo velké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vytahovací kleště na menší důlky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>speciální roztok na odlepení lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Další nutné vybavení PDR nářadí:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>mobilní velká polohovací lampa PDR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>malá polohovací lampa (možnost přidělání na karoserii podtlakem)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>mobilní stojan na demontované a těžce poškozené díly (kapota, 5. dveře)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>speciální polohovací PDR držáky kapoty + upevňovací popruhy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pomocné upevňovací prvky pro zavěšení PDR nářadí (podlatkové, závěsné)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>mobilní stolička pro opravu bočních stran vozidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>schůdky na zvýšení pracovní pozice technika u vyšších vozidel (SUV, VAN, atd.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">indukční zařízení na stažení přetaženého materiálu bez nutnosti lakování </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Základní lešticí výbava:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>leštička s možností nastavení rychlostí otáček</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>lešticí pasty na obnovení laku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">brousicí bloky </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro vykonání zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 10</w:t>
+        <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15630,135 +17975,135 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13012" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Dílenské prostory, které splňují podmínky kladené výrobcem na opravy karoserií vozidel, jedná se zejména o prostorové podmínky, dostatečné osvětlení, větrání, potřebné protipožární zabezpečení atd. Pro písemné ověřování je potřeba místnost (např. učebna, kancelář) dostatečně vybavená příslušným materiálem (stoly, židle, tabule, PC s přístupem k internetu).</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15768,2454 +18113,163 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3762"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3762"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4102"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Vybavení pracoviště: </w:t>
-[...2317 lines deleted...]
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 10</w:t>
+        <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -18289,419 +18343,50 @@
                     <pic:cNvPr id="18" name="Picture 18"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...367 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19208,84 +18893,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 2.10.2026 4:36:27</w:t>
+        <w:t>Karosář/karosářka pro opravy karoserií bez lakování metodou PDR (Paintless Dent Repair), 22.10.2026 11:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 10</w:t>
+        <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D45E2E3"/>
+    <w:nsid w:val="4850A33B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19371,51 +19056,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C947423"/>
+    <w:nsid w:val="20174729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19501,51 +19186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5917453D"/>
+    <w:nsid w:val="496132E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19631,51 +19316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="123DD93E"/>
+    <w:nsid w:val="1E93652B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19761,51 +19446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2ECF41BF"/>
+    <w:nsid w:val="6D2EAA69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19891,51 +19576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30C137D3"/>
+    <w:nsid w:val="1E31AFF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20021,51 +19706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="40C651F7"/>
+    <w:nsid w:val="47A69862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>