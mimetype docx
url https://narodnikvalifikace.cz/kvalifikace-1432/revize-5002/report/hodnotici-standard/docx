--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44CA6CAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44CA6CAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44CA6CAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F59A747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F59A747" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F59A747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 19.4.2026 23:33:33</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 19.4.2026 23:33:33</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 19.4.2026 23:33:33</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 19.4.2026 23:33:33</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20991,51 +20991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 19.4.2026 23:33:33</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22501,51 +22501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 19.4.2026 23:33:33</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 19.4.2026 23:33:33</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23948,84 +23948,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 19.4.2026 23:33:33</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C004235"/>
+    <w:nsid w:val="5268D3E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24111,51 +24111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78B94EAE"/>
+    <w:nsid w:val="4EE8264E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24241,51 +24241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16BAAE23"/>
+    <w:nsid w:val="270D0697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24371,51 +24371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16B7CA5E"/>
+    <w:nsid w:val="5B6D62DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24501,51 +24501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01172065"/>
+    <w:nsid w:val="5A95019C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>