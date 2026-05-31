--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F59A747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F59A747" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F59A747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R316A17D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR316A17D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR316A17D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20991,51 +20991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22501,51 +22501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23948,84 +23948,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.5.2026 7:01:15</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5268D3E4"/>
+    <w:nsid w:val="5724C5E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24111,51 +24111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EE8264E"/>
+    <w:nsid w:val="557D9749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24241,51 +24241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="270D0697"/>
+    <w:nsid w:val="6B0FF5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24371,51 +24371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B6D62DB"/>
+    <w:nsid w:val="2AA01196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24501,51 +24501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A95019C"/>
+    <w:nsid w:val="2F8739D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>