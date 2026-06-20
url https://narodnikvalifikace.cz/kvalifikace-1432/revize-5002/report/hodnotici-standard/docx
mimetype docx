--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R316A17D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR316A17D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR316A17D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13B38B52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13B38B52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13B38B52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20991,51 +20991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22501,51 +22501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23948,84 +23948,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.5.2026 9:18:08</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5724C5E4"/>
+    <w:nsid w:val="635F8880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24111,51 +24111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="557D9749"/>
+    <w:nsid w:val="4A6F40F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24241,51 +24241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B0FF5C3"/>
+    <w:nsid w:val="660F0581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24371,51 +24371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AA01196"/>
+    <w:nsid w:val="61992637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24501,51 +24501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F8739D5"/>
+    <w:nsid w:val="11AEC8EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>