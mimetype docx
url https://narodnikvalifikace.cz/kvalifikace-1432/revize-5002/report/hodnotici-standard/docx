--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13B38B52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13B38B52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13B38B52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15C0F8C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15C0F8C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15C0F8C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20991,51 +20991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22501,51 +22501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23948,84 +23948,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 21.6.2026 1:04:12</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="635F8880"/>
+    <w:nsid w:val="42DE4816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24111,51 +24111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A6F40F6"/>
+    <w:nsid w:val="2F4FD452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24241,51 +24241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="660F0581"/>
+    <w:nsid w:val="4A241B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24371,51 +24371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61992637"/>
+    <w:nsid w:val="1C126FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24501,51 +24501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11AEC8EE"/>
+    <w:nsid w:val="3603C522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>