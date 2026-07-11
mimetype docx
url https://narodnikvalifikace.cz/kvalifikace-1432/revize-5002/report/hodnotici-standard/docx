--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15C0F8C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15C0F8C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15C0F8C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22DADC6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22DADC6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22DADC6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20991,51 +20991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22501,51 +22501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23948,84 +23948,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 4:05:46</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42DE4816"/>
+    <w:nsid w:val="4BE73E8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24111,51 +24111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F4FD452"/>
+    <w:nsid w:val="273C4071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24241,51 +24241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A241B82"/>
+    <w:nsid w:val="26C17FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24371,51 +24371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C126FF7"/>
+    <w:nsid w:val="23194800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24501,51 +24501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3603C522"/>
+    <w:nsid w:val="1A9CF4B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>