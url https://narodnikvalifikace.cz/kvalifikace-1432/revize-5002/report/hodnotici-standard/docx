--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22DADC6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22DADC6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22DADC6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34CAAB01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34CAAB01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34CAAB01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20991,51 +20991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22501,51 +22501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23948,84 +23948,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 11.7.2026 6:25:02</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BE73E8A"/>
+    <w:nsid w:val="21A6163E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24111,51 +24111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="273C4071"/>
+    <w:nsid w:val="78F82432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24241,51 +24241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26C17FF2"/>
+    <w:nsid w:val="1F35C490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24371,51 +24371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23194800"/>
+    <w:nsid w:val="4361BF84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24501,51 +24501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A9CF4B1"/>
+    <w:nsid w:val="1D6BC521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>