--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34CAAB01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34CAAB01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34CAAB01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52219A34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52219A34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52219A34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20991,51 +20991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22501,51 +22501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23948,84 +23948,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 31.7.2026 13:16:23</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21A6163E"/>
+    <w:nsid w:val="2F0E7936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24111,51 +24111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F82432"/>
+    <w:nsid w:val="7628F794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24241,51 +24241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F35C490"/>
+    <w:nsid w:val="4A38C4AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24371,51 +24371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4361BF84"/>
+    <w:nsid w:val="4C6F99FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24501,51 +24501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D6BC521"/>
+    <w:nsid w:val="0D868144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>