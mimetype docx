--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52219A34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52219A34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52219A34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41723F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41723F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41723F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 10.9.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 10.9.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 10.9.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11406,51 +11406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 10.9.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20991,51 +20991,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 10.9.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22501,51 +22501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 10.9.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23127,51 +23127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 10.9.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23948,84 +23948,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 20.8.2026 15:43:35</w:t>
+        <w:t>Administrativní pracovník/pracovnice společenství vlastníků, 10.9.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F0E7936"/>
+    <w:nsid w:val="7964A380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24111,51 +24111,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7628F794"/>
+    <w:nsid w:val="01EC6F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24241,51 +24241,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A38C4AD"/>
+    <w:nsid w:val="5260A513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24371,51 +24371,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C6F99FA"/>
+    <w:nsid w:val="6B254203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24501,51 +24501,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D868144"/>
+    <w:nsid w:val="4B7E7AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>