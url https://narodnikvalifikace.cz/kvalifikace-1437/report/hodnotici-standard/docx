--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A69DD1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A69DD1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A69DD1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R345B1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR345B1174" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR345B1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.4.2026 0:28:49</w:t>
+        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01E8087C"/>
+    <w:nsid w:val="01057788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EC4A535"/>
+    <w:nsid w:val="5DBE226E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="306C2C84"/>
+    <w:nsid w:val="741CDBA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77C8E086"/>
+    <w:nsid w:val="5990D5FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>