--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R345B1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR345B1174" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR345B1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R454C9AB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR454C9AB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR454C9AB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 7.5.2026 17:10:20</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01057788"/>
+    <w:nsid w:val="1D314910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DBE226E"/>
+    <w:nsid w:val="6963622E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="741CDBA2"/>
+    <w:nsid w:val="7EE2B960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5990D5FE"/>
+    <w:nsid w:val="49521879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>