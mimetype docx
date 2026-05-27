--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R454C9AB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR454C9AB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR454C9AB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B724952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B724952" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B724952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 0:12:14</w:t>
+        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D314910"/>
+    <w:nsid w:val="48352E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6963622E"/>
+    <w:nsid w:val="4F0A76B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EE2B960"/>
+    <w:nsid w:val="49F24E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49521879"/>
+    <w:nsid w:val="487D2B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>