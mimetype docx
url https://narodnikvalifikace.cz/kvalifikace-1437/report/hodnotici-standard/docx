--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B724952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B724952" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B724952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B8D0574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B8D0574" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B8D0574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 28.5.2026 1:24:37</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48352E05"/>
+    <w:nsid w:val="66A93C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F0A76B8"/>
+    <w:nsid w:val="46DA120C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49F24E60"/>
+    <w:nsid w:val="2B58BC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="487D2B83"/>
+    <w:nsid w:val="4E78EDCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>