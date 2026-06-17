--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B8D0574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B8D0574" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B8D0574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FCF4185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FCF4185" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FCF4185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 9:38:57</w:t>
+        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66A93C46"/>
+    <w:nsid w:val="7BC9E9AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46DA120C"/>
+    <w:nsid w:val="672B3026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B58BC41"/>
+    <w:nsid w:val="25A9A48A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E78EDCB"/>
+    <w:nsid w:val="64FC1964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>