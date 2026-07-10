--- v5 (2026-06-17)
+++ v6 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FCF4185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FCF4185" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FCF4185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42E18A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42E18A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42E18A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 17.6.2026 11:22:07</w:t>
+        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BC9E9AD"/>
+    <w:nsid w:val="73370623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="672B3026"/>
+    <w:nsid w:val="2CB8EBA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25A9A48A"/>
+    <w:nsid w:val="70D323EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64FC1964"/>
+    <w:nsid w:val="2BDC4719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>