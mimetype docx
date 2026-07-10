--- v6 (2026-07-10)
+++ v7 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42E18A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42E18A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42E18A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R700DAC48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR700DAC48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR700DAC48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 10.7.2026 23:32:08</w:t>
+        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73370623"/>
+    <w:nsid w:val="64CEEE57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CB8EBA9"/>
+    <w:nsid w:val="4DDBDEBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70D323EA"/>
+    <w:nsid w:val="50DD6256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BDC4719"/>
+    <w:nsid w:val="5CC6AA3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>