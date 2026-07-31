--- v7 (2026-07-10)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R700DAC48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR700DAC48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR700DAC48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FE0092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FE0092" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FE0092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 11.7.2026 0:42:34</w:t>
+        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64CEEE57"/>
+    <w:nsid w:val="62E9BD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDBDEBF"/>
+    <w:nsid w:val="4BD299C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50DD6256"/>
+    <w:nsid w:val="5243140D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CC6AA3A"/>
+    <w:nsid w:val="2AB19A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>