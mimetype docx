--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FE0092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FE0092" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FE0092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79A8C533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79A8C533" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79A8C533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 31.7.2026 8:10:04</w:t>
+        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62E9BD05"/>
+    <w:nsid w:val="2801893F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD299C0"/>
+    <w:nsid w:val="17D125AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5243140D"/>
+    <w:nsid w:val="538A275B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AB19A24"/>
+    <w:nsid w:val="2A06A058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>