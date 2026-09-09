--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79A8C533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79A8C533" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79A8C533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R120845FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR120845FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR120845FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12733,51 +12733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20703,51 +20703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22157,51 +22157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23311,51 +23311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23828,84 +23828,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník/kadeřnice, 20.8.2026 11:37:59</w:t>
+        <w:t>Kadeřník/kadeřnice, 9.9.2026 20:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2801893F"/>
+    <w:nsid w:val="0B23C3AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23991,51 +23991,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17D125AA"/>
+    <w:nsid w:val="2F9FC318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24121,51 +24121,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="538A275B"/>
+    <w:nsid w:val="53CF1006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24251,51 +24251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A06A058"/>
+    <w:nsid w:val="6322FE6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>