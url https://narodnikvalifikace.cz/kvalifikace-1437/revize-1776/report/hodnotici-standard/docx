--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BA1B245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BA1B245" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BA1B245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41281C3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41281C3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41281C3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.4.2026 8:26:47</w:t>
+        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33E467F8"/>
+    <w:nsid w:val="49918C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="195745AE"/>
+    <w:nsid w:val="3B46AD4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E2B5146"/>
+    <w:nsid w:val="0213A175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>