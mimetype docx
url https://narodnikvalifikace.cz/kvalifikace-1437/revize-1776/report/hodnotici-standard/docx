--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41281C3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41281C3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41281C3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C977C13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C977C13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C977C13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 7.5.2026 18:55:01</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49918C6E"/>
+    <w:nsid w:val="163186FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B46AD4C"/>
+    <w:nsid w:val="6D63483F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0213A175"/>
+    <w:nsid w:val="63191DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>