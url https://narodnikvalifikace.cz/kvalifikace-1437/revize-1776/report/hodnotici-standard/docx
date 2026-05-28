--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C977C13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C977C13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C977C13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6008DC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6008DC49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6008DC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:20:15</w:t>
+        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="163186FE"/>
+    <w:nsid w:val="7FAAA327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D63483F"/>
+    <w:nsid w:val="0CFEDE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63191DB1"/>
+    <w:nsid w:val="1A619623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>