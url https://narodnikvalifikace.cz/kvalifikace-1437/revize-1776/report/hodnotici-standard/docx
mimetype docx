--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6008DC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6008DC49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6008DC49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5571B48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5571B48C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5571B48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 28.5.2026 4:31:07</w:t>
+        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FAAA327"/>
+    <w:nsid w:val="73F3F1F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CFEDE60"/>
+    <w:nsid w:val="6D023619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A619623"/>
+    <w:nsid w:val="0132D128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>