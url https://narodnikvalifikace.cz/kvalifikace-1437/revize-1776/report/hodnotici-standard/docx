--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5571B48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5571B48C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5571B48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A5BCBFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A5BCBFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A5BCBFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 12:50:01</w:t>
+        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73F3F1F4"/>
+    <w:nsid w:val="557077B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D023619"/>
+    <w:nsid w:val="55DAB604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0132D128"/>
+    <w:nsid w:val="63EC9D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>