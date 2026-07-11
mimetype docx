--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A5BCBFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A5BCBFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A5BCBFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19CD6274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19CD6274" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19CD6274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 17.6.2026 14:46:15</w:t>
+        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="557077B0"/>
+    <w:nsid w:val="5FB0A0EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55DAB604"/>
+    <w:nsid w:val="086A3AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63EC9D6D"/>
+    <w:nsid w:val="3AF7FB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>