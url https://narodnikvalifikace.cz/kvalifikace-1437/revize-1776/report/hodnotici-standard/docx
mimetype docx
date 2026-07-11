--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19CD6274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19CD6274" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19CD6274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD5E4B96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD5E4B96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD5E4B96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 2:20:27</w:t>
+        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FB0A0EB"/>
+    <w:nsid w:val="7C3BE072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="086A3AC3"/>
+    <w:nsid w:val="5F2A0C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AF7FB3C"/>
+    <w:nsid w:val="0D2E9EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>