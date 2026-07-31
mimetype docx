--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD5E4B96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD5E4B96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD5E4B96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FDBA671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FDBA671" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FDBA671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 11.7.2026 3:47:16</w:t>
+        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C3BE072"/>
+    <w:nsid w:val="71F0F1E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F2A0C80"/>
+    <w:nsid w:val="1D51F218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D2E9EDD"/>
+    <w:nsid w:val="026634AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>