--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FDBA671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FDBA671" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FDBA671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12155E85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12155E85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12155E85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 31.7.2026 11:27:43</w:t>
+        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71F0F1E4"/>
+    <w:nsid w:val="5D7389AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D51F218"/>
+    <w:nsid w:val="2B38C29D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="026634AB"/>
+    <w:nsid w:val="0B2C8153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>