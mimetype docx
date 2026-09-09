--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12155E85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12155E85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12155E85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122124A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122124A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122124A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3438,51 +3438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12151,51 +12151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16037,51 +16037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17621,51 +17621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17934,51 +17934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky jednoho uchazeče formou testu je maximálně 30 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18451,84 +18451,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Školicí centrum RT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kadeřník, 20.8.2026 15:44:09</w:t>
+        <w:t>Kadeřník, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D7389AD"/>
+    <w:nsid w:val="1D3A937F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18614,51 +18614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B38C29D"/>
+    <w:nsid w:val="7AAA518B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18744,51 +18744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B2C8153"/>
+    <w:nsid w:val="7AEACD0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>